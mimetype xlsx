--- v3 (2026-03-23)
+++ v4 (2026-04-18)
@@ -16,58 +16,58 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\bgov.ch\bern\PRD\AUSTA\6_Statistik\2_Grundlagen_themenübergreifende-Bereiche\2_Publikationen\6_Internet\02\Aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B328C639-75AD-4136-ADBD-3B3A444BB7AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A76C8042-C353-45AB-B669-996005D1BF66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="12" r:id="rId1"/>
     <sheet name="2025" sheetId="11" r:id="rId2"/>
     <sheet name="2024" sheetId="9" r:id="rId3"/>
     <sheet name="2023" sheetId="7" r:id="rId4"/>
     <sheet name="2022" sheetId="4" r:id="rId5"/>
     <sheet name="2021" sheetId="5" r:id="rId6"/>
     <sheet name="2020" sheetId="1" r:id="rId7"/>
     <sheet name="2019" sheetId="3" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -574,51 +574,51 @@
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Jahresmittel infolge unvollständigen Messwerten nur bedingt aussagekräftig</t>
     </r>
   </si>
   <si>
     <t>Immissionsmessungen nach Monat 2026</t>
   </si>
   <si>
     <t>provisorische Zahlen</t>
   </si>
   <si>
-    <t>Datenquelle: Amt für Umweltschutz Stadt Bern (Datenstand: 11.3.2026)</t>
+    <t>Datenquelle: Amt für Umweltschutz Stadt Bern (Datenstand: 14.4.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="##0;\–\ ##0;\–"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1778,123 +1778,129 @@
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="12"/>
       <c r="O9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="12"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="14">
         <v>30</v>
       </c>
       <c r="D10" s="14">
         <f>AVERAGE(F10:Q10)</f>
-        <v>21.2</v>
+        <v>19.533333333333331</v>
       </c>
       <c r="E10" s="23"/>
       <c r="F10" s="21">
         <v>25</v>
       </c>
       <c r="G10" s="21">
         <v>17.399999999999999</v>
       </c>
-      <c r="H10" s="22"/>
+      <c r="H10" s="22">
+        <v>16.2</v>
+      </c>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="21"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
       <c r="Q10" s="21"/>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="14">
         <v>100</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="14"/>
       <c r="F11" s="21">
         <v>76.2</v>
       </c>
       <c r="G11" s="21">
         <v>84.3</v>
       </c>
-      <c r="H11" s="21"/>
+      <c r="H11" s="21">
+        <v>94.8</v>
+      </c>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="21"/>
       <c r="O11" s="22"/>
       <c r="P11" s="21"/>
       <c r="Q11" s="21"/>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="14">
         <v>20</v>
       </c>
       <c r="D12" s="14">
         <f>AVERAGE(F12:Q12)</f>
-        <v>10</v>
+        <v>11.766666666666666</v>
       </c>
       <c r="E12" s="23"/>
       <c r="F12" s="21">
         <v>12.6</v>
       </c>
       <c r="G12" s="22">
         <v>7.4</v>
       </c>
-      <c r="H12" s="21"/>
+      <c r="H12" s="21">
+        <v>15.3</v>
+      </c>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="22"/>
       <c r="M12" s="21"/>
       <c r="N12" s="21"/>
       <c r="O12" s="21"/>
       <c r="P12" s="21"/>
       <c r="Q12" s="21"/>
     </row>
     <row r="13" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
@@ -2058,53 +2064,51 @@
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A20:Q20"/>
     <mergeCell ref="A14:Q14"/>
     <mergeCell ref="A15:Q15"/>
     <mergeCell ref="A16:Q16"/>
     <mergeCell ref="A17:Q17"/>
     <mergeCell ref="A18:Q18"/>
     <mergeCell ref="A19:Q19"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46CC0994-19AC-47C6-9B93-6B37408B5A9C}">
   <dimension ref="A1:Q22"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40.7109375" style="5" customWidth="1"/>
     <col min="2" max="3" width="7.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="2.7109375" style="1" customWidth="1"/>
     <col min="6" max="17" width="6" style="1" customWidth="1"/>
     <col min="18" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:17" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:17" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:17" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="7"/>