--- v5 (2026-03-22)
+++ v6 (2026-04-15)
@@ -16,58 +16,58 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\6_Statistik\2_Grundlagen_themenübergreifende-Bereiche\2_Publikationen\6_Internet\03\Aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43766776-ACEA-4F91-916E-146D6D5635CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C0C24E9-4663-4CD0-9646-60BA02A6359E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="16" r:id="rId1"/>
     <sheet name="2025" sheetId="15" r:id="rId2"/>
     <sheet name="2024" sheetId="14" r:id="rId3"/>
     <sheet name="2023" sheetId="13" r:id="rId4"/>
     <sheet name="2022" sheetId="8" r:id="rId5"/>
     <sheet name="2021" sheetId="10" r:id="rId6"/>
     <sheet name="2020" sheetId="11" r:id="rId7"/>
     <sheet name="2019" sheetId="12" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_FilterDatabase" localSheetId="7" hidden="1">'2019'!$A$10:$R$101</definedName>
     <definedName name="_FilterDatabase" localSheetId="6" hidden="1">'2020'!$A$10:$R$101</definedName>
     <definedName name="_FilterDatabase" localSheetId="5" hidden="1">'2021'!$A$10:$R$101</definedName>
     <definedName name="_FilterDatabase" localSheetId="4" hidden="1">'2022'!$A$10:$L$101</definedName>
     <definedName name="_FilterDatabase" localSheetId="3" hidden="1">'2023'!$A$10:$L$101</definedName>
     <definedName name="_FilterDatabase" localSheetId="2" hidden="1">'2024'!$A$10:$L$101</definedName>
     <definedName name="_FilterDatabase" localSheetId="1" hidden="1">'2025'!$A$10:$L$101</definedName>
     <definedName name="_FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$10:$L$101</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'2022'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'2023'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2024'!$1:$10</definedName>
@@ -833,51 +833,51 @@
   <si>
     <t>Jun 26</t>
   </si>
   <si>
     <t>Jul 26</t>
   </si>
   <si>
     <t>Aug 26</t>
   </si>
   <si>
     <t>Sep 26</t>
   </si>
   <si>
     <t>Okt 26</t>
   </si>
   <si>
     <t>Nov 26</t>
   </si>
   <si>
     <t>Dez 26</t>
   </si>
   <si>
     <t>Mittel 2026</t>
   </si>
   <si>
-    <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 5.3.2026)</t>
+    <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 8.4.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="#\ ##0;\–\ #\ ##0;\–"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -2469,160 +2469,244 @@
         <v>1971</v>
       </c>
       <c r="D24" s="49"/>
       <c r="E24" s="49">
         <v>234</v>
       </c>
       <c r="F24" s="49">
         <v>191</v>
       </c>
       <c r="G24" s="49"/>
       <c r="H24" s="49">
         <v>643</v>
       </c>
       <c r="I24" s="49">
         <v>479</v>
       </c>
       <c r="J24" s="49"/>
       <c r="K24" s="49">
         <v>265</v>
       </c>
       <c r="L24" s="49">
         <v>159</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="53" t="s">
+      <c r="A25" s="24" t="s">
         <v>126</v>
       </c>
-      <c r="B25" s="54"/>
-[...9 lines deleted...]
-      <c r="L25" s="56"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="11"/>
     </row>
     <row r="26" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="57"/>
-      <c r="B26" s="58" t="s">
+      <c r="A26" s="21"/>
+      <c r="B26" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="59"/>
-[...8 lines deleted...]
-      <c r="L26" s="60"/>
+      <c r="C26" s="22">
+        <v>193</v>
+      </c>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23">
+        <v>24</v>
+      </c>
+      <c r="F26" s="23">
+        <v>32</v>
+      </c>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23">
+        <v>56</v>
+      </c>
+      <c r="I26" s="23">
+        <v>46</v>
+      </c>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23">
+        <v>15</v>
+      </c>
+      <c r="L26" s="23">
+        <v>20</v>
+      </c>
     </row>
     <row r="27" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="57"/>
-      <c r="B27" s="58" t="s">
+      <c r="A27" s="21"/>
+      <c r="B27" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="59"/>
-[...8 lines deleted...]
-      <c r="L27" s="60"/>
+      <c r="C27" s="22">
+        <v>496</v>
+      </c>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23">
+        <v>69</v>
+      </c>
+      <c r="F27" s="23">
+        <v>60</v>
+      </c>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23">
+        <v>164</v>
+      </c>
+      <c r="I27" s="23">
+        <v>113</v>
+      </c>
+      <c r="J27" s="23"/>
+      <c r="K27" s="23">
+        <v>49</v>
+      </c>
+      <c r="L27" s="23">
+        <v>41</v>
+      </c>
     </row>
     <row r="28" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="57"/>
-      <c r="B28" s="58" t="s">
+      <c r="A28" s="21"/>
+      <c r="B28" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="C28" s="59"/>
-[...8 lines deleted...]
-      <c r="L28" s="60"/>
+      <c r="C28" s="22">
+        <v>396</v>
+      </c>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23">
+        <v>53</v>
+      </c>
+      <c r="F28" s="23">
+        <v>36</v>
+      </c>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23">
+        <v>132</v>
+      </c>
+      <c r="I28" s="23">
+        <v>101</v>
+      </c>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23">
+        <v>50</v>
+      </c>
+      <c r="L28" s="23">
+        <v>24</v>
+      </c>
     </row>
     <row r="29" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="57"/>
-      <c r="B29" s="58" t="s">
+      <c r="A29" s="21"/>
+      <c r="B29" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="59"/>
-[...8 lines deleted...]
-      <c r="L29" s="60"/>
+      <c r="C29" s="22">
+        <v>526</v>
+      </c>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23">
+        <v>47</v>
+      </c>
+      <c r="F29" s="23">
+        <v>42</v>
+      </c>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23">
+        <v>182</v>
+      </c>
+      <c r="I29" s="23">
+        <v>137</v>
+      </c>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23">
+        <v>75</v>
+      </c>
+      <c r="L29" s="23">
+        <v>43</v>
+      </c>
     </row>
     <row r="30" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="57"/>
-      <c r="B30" s="58" t="s">
+      <c r="A30" s="21"/>
+      <c r="B30" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="59"/>
-[...8 lines deleted...]
-      <c r="L30" s="60"/>
+      <c r="C30" s="22">
+        <v>296</v>
+      </c>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23">
+        <v>19</v>
+      </c>
+      <c r="F30" s="23">
+        <v>16</v>
+      </c>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23">
+        <v>86</v>
+      </c>
+      <c r="I30" s="23">
+        <v>64</v>
+      </c>
+      <c r="J30" s="23"/>
+      <c r="K30" s="23">
+        <v>67</v>
+      </c>
+      <c r="L30" s="23">
+        <v>44</v>
+      </c>
     </row>
     <row r="31" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="61"/>
-      <c r="B31" s="62" t="s">
+      <c r="A31" s="26"/>
+      <c r="B31" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="C31" s="63"/>
-[...8 lines deleted...]
-      <c r="L31" s="64"/>
+      <c r="C31" s="18">
+        <v>1907</v>
+      </c>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19">
+        <v>212</v>
+      </c>
+      <c r="F31" s="19">
+        <v>186</v>
+      </c>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19">
+        <v>620</v>
+      </c>
+      <c r="I31" s="19">
+        <v>461</v>
+      </c>
+      <c r="J31" s="19"/>
+      <c r="K31" s="19">
+        <v>256</v>
+      </c>
+      <c r="L31" s="19">
+        <v>172</v>
+      </c>
     </row>
     <row r="32" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="53" t="s">
         <v>127</v>
       </c>
       <c r="B32" s="54"/>
       <c r="C32" s="55"/>
       <c r="D32" s="56"/>
       <c r="E32" s="56"/>
       <c r="F32" s="56"/>
       <c r="G32" s="56"/>
       <c r="H32" s="56"/>
       <c r="I32" s="56"/>
       <c r="J32" s="56"/>
       <c r="K32" s="56"/>
       <c r="L32" s="56"/>
     </row>
     <row r="33" spans="1:12" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="57"/>
       <c r="B33" s="58" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="59"/>
       <c r="D33" s="60"/>
       <c r="E33" s="60"/>
@@ -3611,263 +3695,263 @@
       <c r="L94" s="64"/>
     </row>
     <row r="95" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A95" s="24" t="s">
         <v>136</v>
       </c>
       <c r="B95" s="25"/>
       <c r="C95" s="12"/>
       <c r="D95" s="11"/>
       <c r="E95" s="11"/>
       <c r="F95" s="11"/>
       <c r="G95" s="11"/>
       <c r="H95" s="11"/>
       <c r="I95" s="11"/>
       <c r="J95" s="11"/>
       <c r="K95" s="11"/>
       <c r="L95" s="11"/>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A96" s="21"/>
       <c r="B96" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C96" s="34">
         <f>AVERAGE(C12,C19,C26,C33,C40,C47,C54,C61,C68,C75,C82,C89)</f>
-        <v>217.5</v>
+        <v>209.33333333333334</v>
       </c>
       <c r="D96" s="23"/>
       <c r="E96" s="23">
         <f t="shared" ref="E96:L96" si="0">AVERAGE(E12,E19,E26,E33,E40,E47,E54,E61,E68,E75,E82,E89)</f>
-        <v>38</v>
+        <v>33.333333333333336</v>
       </c>
       <c r="F96" s="23">
         <f t="shared" si="0"/>
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G96" s="23"/>
       <c r="H96" s="23">
         <f t="shared" si="0"/>
-        <v>58.5</v>
+        <v>57.666666666666664</v>
       </c>
       <c r="I96" s="23">
         <f t="shared" si="0"/>
-        <v>53</v>
+        <v>50.666666666666664</v>
       </c>
       <c r="J96" s="23"/>
       <c r="K96" s="23">
         <f t="shared" si="0"/>
-        <v>16</v>
+        <v>15.666666666666666</v>
       </c>
       <c r="L96" s="23">
         <f t="shared" si="0"/>
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A97" s="21"/>
       <c r="B97" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C97" s="22">
         <f t="shared" ref="C97:L101" si="1">AVERAGE(C13,C20,C27,C34,C41,C48,C55,C62,C69,C76,C83,C90)</f>
-        <v>513.5</v>
+        <v>507.66666666666669</v>
       </c>
       <c r="D97" s="23"/>
       <c r="E97" s="23">
         <f t="shared" si="1"/>
-        <v>65.5</v>
+        <v>66.666666666666671</v>
       </c>
       <c r="F97" s="23">
         <f t="shared" si="1"/>
-        <v>49</v>
+        <v>52.666666666666664</v>
       </c>
       <c r="G97" s="23"/>
       <c r="H97" s="23">
         <f t="shared" si="1"/>
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="I97" s="23">
         <f t="shared" si="1"/>
-        <v>135.5</v>
+        <v>128</v>
       </c>
       <c r="J97" s="23"/>
       <c r="K97" s="23">
         <f t="shared" si="1"/>
-        <v>60.5</v>
+        <v>56.666666666666664</v>
       </c>
       <c r="L97" s="23">
         <f t="shared" si="1"/>
-        <v>27</v>
+        <v>31.666666666666668</v>
       </c>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A98" s="21"/>
       <c r="B98" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C98" s="22">
         <f t="shared" si="1"/>
-        <v>412.5</v>
+        <v>407</v>
       </c>
       <c r="D98" s="23"/>
       <c r="E98" s="23">
         <f t="shared" si="1"/>
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F98" s="23">
         <f t="shared" si="1"/>
-        <v>43</v>
+        <v>40.666666666666664</v>
       </c>
       <c r="G98" s="23"/>
       <c r="H98" s="23">
         <f t="shared" si="1"/>
-        <v>137</v>
+        <v>135.33333333333334</v>
       </c>
       <c r="I98" s="23">
         <f t="shared" si="1"/>
-        <v>99.5</v>
+        <v>100</v>
       </c>
       <c r="J98" s="23"/>
       <c r="K98" s="23">
         <f t="shared" si="1"/>
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L98" s="23">
         <f t="shared" si="1"/>
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A99" s="21"/>
       <c r="B99" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C99" s="22">
         <f t="shared" si="1"/>
-        <v>521.5</v>
+        <v>523</v>
       </c>
       <c r="D99" s="23"/>
       <c r="E99" s="23">
         <f t="shared" si="1"/>
-        <v>49</v>
+        <v>48.333333333333336</v>
       </c>
       <c r="F99" s="23">
         <f t="shared" si="1"/>
-        <v>44.5</v>
+        <v>43.666666666666664</v>
       </c>
       <c r="G99" s="23"/>
       <c r="H99" s="23">
         <f t="shared" si="1"/>
-        <v>184.5</v>
+        <v>183.66666666666666</v>
       </c>
       <c r="I99" s="23">
         <f t="shared" si="1"/>
-        <v>136.5</v>
+        <v>136.66666666666666</v>
       </c>
       <c r="J99" s="23"/>
       <c r="K99" s="23">
         <f t="shared" si="1"/>
-        <v>68.5</v>
+        <v>70.666666666666671</v>
       </c>
       <c r="L99" s="23">
         <f t="shared" si="1"/>
-        <v>38.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A100" s="21"/>
       <c r="B100" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C100" s="22">
         <f t="shared" si="1"/>
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D100" s="23"/>
       <c r="E100" s="23">
         <f t="shared" si="1"/>
-        <v>13.5</v>
+        <v>15.333333333333334</v>
       </c>
       <c r="F100" s="23">
         <f t="shared" si="1"/>
-        <v>17</v>
+        <v>16.666666666666668</v>
       </c>
       <c r="G100" s="23"/>
       <c r="H100" s="23">
         <f t="shared" si="1"/>
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I100" s="23">
         <f t="shared" si="1"/>
-        <v>67.5</v>
+        <v>66.333333333333329</v>
       </c>
       <c r="J100" s="23"/>
       <c r="K100" s="23">
         <f t="shared" si="1"/>
-        <v>72.5</v>
+        <v>70.666666666666671</v>
       </c>
       <c r="L100" s="23">
         <f t="shared" si="1"/>
-        <v>42.5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A101" s="26"/>
       <c r="B101" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C101" s="18">
         <f t="shared" si="1"/>
-        <v>1967</v>
+        <v>1947</v>
       </c>
       <c r="D101" s="19"/>
       <c r="E101" s="19">
         <f t="shared" si="1"/>
-        <v>225</v>
+        <v>220.66666666666666</v>
       </c>
       <c r="F101" s="19">
         <f t="shared" si="1"/>
-        <v>188.5</v>
+        <v>187.66666666666666</v>
       </c>
       <c r="G101" s="19"/>
       <c r="H101" s="19">
         <f t="shared" si="1"/>
-        <v>645</v>
+        <v>636.66666666666663</v>
       </c>
       <c r="I101" s="19">
         <f t="shared" si="1"/>
-        <v>492</v>
+        <v>481.66666666666669</v>
       </c>
       <c r="J101" s="19"/>
       <c r="K101" s="19">
         <f t="shared" si="1"/>
-        <v>264.5</v>
+        <v>261.66666666666669</v>
       </c>
       <c r="L101" s="19">
         <f t="shared" si="1"/>
-        <v>152</v>
+        <v>158.66666666666666</v>
       </c>
     </row>
     <row r="102" spans="1:12" s="51" customFormat="1" ht="8.25" x14ac:dyDescent="0.15">
       <c r="A102" s="50"/>
       <c r="L102" s="52" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="65" t="s">
         <v>76</v>
       </c>
       <c r="B103" s="66"/>
       <c r="C103" s="66"/>
       <c r="D103" s="66"/>
       <c r="E103" s="66"/>
       <c r="F103" s="66"/>
       <c r="G103" s="66"/>
       <c r="H103" s="66"/>
       <c r="I103" s="66"/>
     </row>
     <row r="104" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L104" s="2" t="s">
         <v>137</v>
       </c>