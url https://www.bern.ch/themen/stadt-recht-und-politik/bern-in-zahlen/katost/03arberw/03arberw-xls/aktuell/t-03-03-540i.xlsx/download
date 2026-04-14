--- v4 (2026-03-22)
+++ v5 (2026-04-14)
@@ -16,58 +16,58 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\6_Statistik\2_Grundlagen_themenübergreifende-Bereiche\2_Publikationen\6_Internet\03\Aktuell\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\bgov.ch\bern\PRD\AUSTA\6_Statistik\2_Grundlagen_themenübergreifende-Bereiche\2_Publikationen\6_Internet\03\Aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CCEAB162-F6C6-4789-9854-3F4FA7097402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78E873FE-1771-47B3-9D1E-3C79389A92CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="18" r:id="rId1"/>
     <sheet name="2025" sheetId="17" r:id="rId2"/>
     <sheet name="2024" sheetId="16" r:id="rId3"/>
     <sheet name="2023" sheetId="15" r:id="rId4"/>
     <sheet name="2022" sheetId="12" r:id="rId5"/>
     <sheet name="2021" sheetId="10" r:id="rId6"/>
     <sheet name="2020" sheetId="13" r:id="rId7"/>
     <sheet name="2019" sheetId="14" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_FilterDatabase" localSheetId="7" hidden="1">'2019'!$A$9:$I$178</definedName>
     <definedName name="_FilterDatabase" localSheetId="6" hidden="1">'2020'!$A$9:$I$178</definedName>
     <definedName name="_FilterDatabase" localSheetId="5" hidden="1">'2021'!$A$9:$I$178</definedName>
     <definedName name="_FilterDatabase" localSheetId="4" hidden="1">'2022'!$A$9:$I$178</definedName>
     <definedName name="_FilterDatabase" localSheetId="3" hidden="1">'2023'!$A$9:$I$178</definedName>
     <definedName name="_FilterDatabase" localSheetId="2" hidden="1">'2024'!$A$9:$I$178</definedName>
     <definedName name="_FilterDatabase" localSheetId="1" hidden="1">'2025'!$A$9:$I$178</definedName>
     <definedName name="_FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$9:$I$178</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'2022'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'2023'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2024'!$1:$9</definedName>
@@ -80,120 +80,127 @@
     <definedName name="Print_Titles" localSheetId="3">'2023'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="2">'2024'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="1">'2025'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="0">'2026'!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I35" i="18" l="1"/>
+  <c r="G178" i="18" l="1"/>
+  <c r="G177" i="18"/>
+  <c r="G176" i="18"/>
+  <c r="G175" i="18"/>
+  <c r="G174" i="18"/>
+  <c r="G173" i="18"/>
+  <c r="G172" i="18"/>
+  <c r="G171" i="18"/>
+  <c r="G170" i="18"/>
+  <c r="G169" i="18"/>
+  <c r="G168" i="18"/>
+  <c r="G167" i="18"/>
+  <c r="I48" i="18"/>
+  <c r="H48" i="18"/>
+  <c r="G48" i="18"/>
+  <c r="E48" i="18"/>
+  <c r="D48" i="18"/>
+  <c r="C48" i="18"/>
+  <c r="I35" i="18"/>
   <c r="H35" i="18"/>
   <c r="G35" i="18"/>
   <c r="E35" i="18"/>
   <c r="D35" i="18"/>
   <c r="C35" i="18"/>
   <c r="C176" i="18"/>
   <c r="E177" i="18"/>
   <c r="E168" i="18"/>
   <c r="E169" i="18"/>
   <c r="E170" i="18"/>
   <c r="E171" i="18"/>
   <c r="E172" i="18"/>
   <c r="E173" i="18"/>
   <c r="E174" i="18"/>
   <c r="E175" i="18"/>
   <c r="E176" i="18"/>
   <c r="E167" i="18"/>
   <c r="I177" i="18"/>
   <c r="H177" i="18"/>
-  <c r="G177" i="18"/>
   <c r="D177" i="18"/>
   <c r="C177" i="18"/>
   <c r="I176" i="18"/>
   <c r="H176" i="18"/>
-  <c r="G176" i="18"/>
   <c r="D176" i="18"/>
   <c r="I175" i="18"/>
   <c r="H175" i="18"/>
-  <c r="G175" i="18"/>
   <c r="D175" i="18"/>
   <c r="C175" i="18"/>
   <c r="I174" i="18"/>
   <c r="H174" i="18"/>
-  <c r="G174" i="18"/>
   <c r="D174" i="18"/>
   <c r="C174" i="18"/>
   <c r="I173" i="18"/>
   <c r="H173" i="18"/>
-  <c r="G173" i="18"/>
   <c r="D173" i="18"/>
   <c r="C173" i="18"/>
   <c r="I172" i="18"/>
   <c r="H172" i="18"/>
-  <c r="G172" i="18"/>
   <c r="D172" i="18"/>
   <c r="C172" i="18"/>
   <c r="I171" i="18"/>
   <c r="H171" i="18"/>
-  <c r="G171" i="18"/>
   <c r="D171" i="18"/>
   <c r="C171" i="18"/>
   <c r="I170" i="18"/>
   <c r="H170" i="18"/>
-  <c r="G170" i="18"/>
   <c r="D170" i="18"/>
   <c r="C170" i="18"/>
   <c r="I169" i="18"/>
   <c r="H169" i="18"/>
-  <c r="G169" i="18"/>
   <c r="D169" i="18"/>
   <c r="C169" i="18"/>
   <c r="I168" i="18"/>
   <c r="H168" i="18"/>
-  <c r="G168" i="18"/>
   <c r="D168" i="18"/>
   <c r="C168" i="18"/>
   <c r="I167" i="18"/>
   <c r="H167" i="18"/>
-  <c r="G167" i="18"/>
   <c r="D167" i="18"/>
   <c r="C167" i="18"/>
   <c r="I22" i="18"/>
   <c r="H22" i="18"/>
   <c r="G22" i="18"/>
   <c r="E22" i="18"/>
   <c r="D22" i="18"/>
   <c r="C22" i="18"/>
   <c r="I165" i="17"/>
   <c r="H165" i="17"/>
   <c r="G165" i="17"/>
   <c r="E165" i="17"/>
   <c r="D165" i="17"/>
   <c r="C165" i="17"/>
   <c r="I152" i="17"/>
   <c r="H152" i="17"/>
   <c r="G152" i="17"/>
   <c r="E152" i="17"/>
   <c r="D152" i="17"/>
   <c r="C152" i="17"/>
   <c r="I139" i="17"/>
   <c r="H139" i="17"/>
   <c r="G139" i="17"/>
   <c r="E139" i="17"/>
   <c r="D139" i="17"/>
@@ -381,52 +388,51 @@
   <c r="C168" i="16"/>
   <c r="C167" i="16"/>
   <c r="G177" i="16"/>
   <c r="G176" i="16"/>
   <c r="G175" i="16"/>
   <c r="G174" i="16"/>
   <c r="G173" i="16"/>
   <c r="G172" i="16"/>
   <c r="G171" i="16"/>
   <c r="G170" i="16"/>
   <c r="G169" i="16"/>
   <c r="G168" i="16"/>
   <c r="G167" i="16"/>
   <c r="I61" i="16"/>
   <c r="H61" i="16"/>
   <c r="G61" i="16"/>
   <c r="E61" i="16"/>
   <c r="D61" i="16"/>
   <c r="C61" i="16"/>
   <c r="I48" i="16"/>
   <c r="H48" i="16"/>
   <c r="G48" i="16"/>
   <c r="E48" i="16"/>
   <c r="D48" i="16"/>
   <c r="C48" i="16"/>
-  <c r="G178" i="18" l="1"/>
-  <c r="I178" i="18"/>
+  <c r="I178" i="18" l="1"/>
   <c r="C178" i="18"/>
   <c r="D178" i="18"/>
   <c r="E178" i="18"/>
   <c r="H178" i="18"/>
   <c r="E178" i="17"/>
   <c r="C178" i="17"/>
   <c r="I178" i="17"/>
   <c r="H178" i="17"/>
   <c r="D178" i="17"/>
   <c r="G178" i="17"/>
   <c r="C178" i="16"/>
   <c r="G178" i="16"/>
   <c r="I35" i="16"/>
   <c r="H35" i="16"/>
   <c r="G35" i="16"/>
   <c r="E35" i="16"/>
   <c r="D35" i="16"/>
   <c r="I177" i="16"/>
   <c r="E177" i="16"/>
   <c r="I176" i="16"/>
   <c r="H176" i="16"/>
   <c r="E176" i="16"/>
   <c r="D176" i="16"/>
   <c r="I175" i="16"/>
   <c r="H175" i="16"/>
@@ -1445,51 +1451,51 @@
   <si>
     <t>Aug 26</t>
   </si>
   <si>
     <t>Jul 26</t>
   </si>
   <si>
     <t>Jun 26</t>
   </si>
   <si>
     <t>Mai 26</t>
   </si>
   <si>
     <t>Mrz 26</t>
   </si>
   <si>
     <t>Feb 26</t>
   </si>
   <si>
     <t>Jan 26</t>
   </si>
   <si>
     <t>Apr 26</t>
   </si>
   <si>
-    <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 5.3.2026)</t>
+    <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 8.4.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="#\ ##0;\–\ #\ ##0;\–"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -3292,217 +3298,367 @@
         <v>3519</v>
       </c>
       <c r="D35" s="35">
         <f t="shared" ref="D35" si="2">SUM(D24:D34)</f>
         <v>1483</v>
       </c>
       <c r="E35" s="35">
         <f>SUM(E24:E34)</f>
         <v>976</v>
       </c>
       <c r="F35" s="35"/>
       <c r="G35" s="35">
         <f t="shared" ref="G35:I35" si="3">SUM(G24:G34)</f>
         <v>122</v>
       </c>
       <c r="H35" s="35">
         <f t="shared" si="3"/>
         <v>488</v>
       </c>
       <c r="I35" s="35">
         <f t="shared" si="3"/>
         <v>188</v>
       </c>
     </row>
     <row r="36" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="39" t="s">
+      <c r="A36" s="18" t="s">
         <v>142</v>
       </c>
-      <c r="B36" s="40"/>
-[...6 lines deleted...]
-      <c r="I36" s="41"/>
+      <c r="B36" s="19"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
     </row>
     <row r="37" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="42"/>
-      <c r="B37" s="43" t="s">
+      <c r="A37" s="16"/>
+      <c r="B37" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="44"/>
-[...5 lines deleted...]
-      <c r="I37" s="44"/>
+      <c r="C37" s="17">
+        <v>189</v>
+      </c>
+      <c r="D37" s="17">
+        <v>95</v>
+      </c>
+      <c r="E37" s="17">
+        <v>10</v>
+      </c>
+      <c r="F37" s="17"/>
+      <c r="G37" s="32">
+        <v>4</v>
+      </c>
+      <c r="H37" s="32">
+        <v>21</v>
+      </c>
+      <c r="I37" s="32">
+        <v>1</v>
+      </c>
     </row>
     <row r="38" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="42"/>
-      <c r="B38" s="43" t="s">
+      <c r="A38" s="16"/>
+      <c r="B38" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="C38" s="44"/>
-[...5 lines deleted...]
-      <c r="I38" s="44"/>
+      <c r="C38" s="17">
+        <v>1033</v>
+      </c>
+      <c r="D38" s="17">
+        <v>392</v>
+      </c>
+      <c r="E38" s="17">
+        <v>64</v>
+      </c>
+      <c r="F38" s="17"/>
+      <c r="G38" s="32">
+        <v>32</v>
+      </c>
+      <c r="H38" s="32">
+        <v>170</v>
+      </c>
+      <c r="I38" s="32">
+        <v>18</v>
+      </c>
     </row>
     <row r="39" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="42"/>
-      <c r="B39" s="43" t="s">
+      <c r="A39" s="16"/>
+      <c r="B39" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="44"/>
-[...5 lines deleted...]
-      <c r="I39" s="44"/>
+      <c r="C39" s="17">
+        <v>379</v>
+      </c>
+      <c r="D39" s="17">
+        <v>156</v>
+      </c>
+      <c r="E39" s="17">
+        <v>111</v>
+      </c>
+      <c r="F39" s="17"/>
+      <c r="G39" s="32">
+        <v>10</v>
+      </c>
+      <c r="H39" s="32">
+        <v>57</v>
+      </c>
+      <c r="I39" s="32">
+        <v>18</v>
+      </c>
     </row>
     <row r="40" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="42"/>
-      <c r="B40" s="43" t="s">
+      <c r="A40" s="16"/>
+      <c r="B40" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C40" s="44"/>
-[...5 lines deleted...]
-      <c r="I40" s="44"/>
+      <c r="C40" s="17">
+        <v>356</v>
+      </c>
+      <c r="D40" s="17">
+        <v>143</v>
+      </c>
+      <c r="E40" s="17">
+        <v>69</v>
+      </c>
+      <c r="F40" s="17"/>
+      <c r="G40" s="32">
+        <v>17</v>
+      </c>
+      <c r="H40" s="32">
+        <v>66</v>
+      </c>
+      <c r="I40" s="32">
+        <v>40</v>
+      </c>
     </row>
     <row r="41" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="42"/>
-      <c r="B41" s="43" t="s">
+      <c r="A41" s="16"/>
+      <c r="B41" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="C41" s="44"/>
-[...5 lines deleted...]
-      <c r="I41" s="44"/>
+      <c r="C41" s="17">
+        <v>637</v>
+      </c>
+      <c r="D41" s="17">
+        <v>249</v>
+      </c>
+      <c r="E41" s="17">
+        <v>154</v>
+      </c>
+      <c r="F41" s="17"/>
+      <c r="G41" s="32">
+        <v>31</v>
+      </c>
+      <c r="H41" s="32">
+        <v>90</v>
+      </c>
+      <c r="I41" s="32">
+        <v>94</v>
+      </c>
     </row>
     <row r="42" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="42"/>
-      <c r="B42" s="43" t="s">
+      <c r="A42" s="16"/>
+      <c r="B42" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="C42" s="44"/>
-[...5 lines deleted...]
-      <c r="I42" s="44"/>
+      <c r="C42" s="17">
+        <v>13</v>
+      </c>
+      <c r="D42" s="17">
+        <v>6</v>
+      </c>
+      <c r="E42" s="17">
+        <v>3</v>
+      </c>
+      <c r="F42" s="17"/>
+      <c r="G42" s="32">
+        <v>0</v>
+      </c>
+      <c r="H42" s="32">
+        <v>3</v>
+      </c>
+      <c r="I42" s="32">
+        <v>0</v>
+      </c>
     </row>
     <row r="43" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="42"/>
-      <c r="B43" s="43" t="s">
+      <c r="A43" s="16"/>
+      <c r="B43" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="C43" s="44"/>
-[...5 lines deleted...]
-      <c r="I43" s="44"/>
+      <c r="C43" s="17">
+        <v>254</v>
+      </c>
+      <c r="D43" s="17">
+        <v>143</v>
+      </c>
+      <c r="E43" s="17">
+        <v>326</v>
+      </c>
+      <c r="F43" s="17"/>
+      <c r="G43" s="32">
+        <v>3</v>
+      </c>
+      <c r="H43" s="32">
+        <v>18</v>
+      </c>
+      <c r="I43" s="32">
+        <v>3</v>
+      </c>
     </row>
     <row r="44" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="42"/>
-      <c r="B44" s="43" t="s">
+      <c r="A44" s="16"/>
+      <c r="B44" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="C44" s="44"/>
-[...5 lines deleted...]
-      <c r="I44" s="44"/>
+      <c r="C44" s="17">
+        <v>92</v>
+      </c>
+      <c r="D44" s="17">
+        <v>46</v>
+      </c>
+      <c r="E44" s="17">
+        <v>56</v>
+      </c>
+      <c r="F44" s="17"/>
+      <c r="G44" s="32">
+        <v>2</v>
+      </c>
+      <c r="H44" s="32">
+        <v>3</v>
+      </c>
+      <c r="I44" s="32">
+        <v>1</v>
+      </c>
     </row>
     <row r="45" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="42"/>
-      <c r="B45" s="43" t="s">
+      <c r="A45" s="16"/>
+      <c r="B45" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="C45" s="44"/>
-[...5 lines deleted...]
-      <c r="I45" s="44"/>
+      <c r="C45" s="17">
+        <v>491</v>
+      </c>
+      <c r="D45" s="17">
+        <v>189</v>
+      </c>
+      <c r="E45" s="17">
+        <v>369</v>
+      </c>
+      <c r="F45" s="17"/>
+      <c r="G45" s="32">
+        <v>35</v>
+      </c>
+      <c r="H45" s="32">
+        <v>54</v>
+      </c>
+      <c r="I45" s="32">
+        <v>64</v>
+      </c>
     </row>
     <row r="46" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="42"/>
-      <c r="B46" s="43" t="s">
+      <c r="A46" s="16"/>
+      <c r="B46" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="C46" s="44"/>
-[...5 lines deleted...]
-      <c r="I46" s="44"/>
+      <c r="C46" s="17">
+        <v>2</v>
+      </c>
+      <c r="D46" s="17">
+        <v>1</v>
+      </c>
+      <c r="E46" s="17">
+        <v>0</v>
+      </c>
+      <c r="F46" s="17"/>
+      <c r="G46" s="32">
+        <v>0</v>
+      </c>
+      <c r="H46" s="32">
+        <v>0</v>
+      </c>
+      <c r="I46" s="32">
+        <v>0</v>
+      </c>
     </row>
     <row r="47" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="42"/>
-      <c r="B47" s="43" t="s">
+      <c r="A47" s="16"/>
+      <c r="B47" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="C47" s="44"/>
-[...5 lines deleted...]
-      <c r="I47" s="44"/>
+      <c r="C47" s="17">
+        <v>22</v>
+      </c>
+      <c r="D47" s="17">
+        <v>5</v>
+      </c>
+      <c r="E47" s="17">
+        <v>6</v>
+      </c>
+      <c r="F47" s="17"/>
+      <c r="G47" s="32">
+        <v>0</v>
+      </c>
+      <c r="H47" s="32">
+        <v>0</v>
+      </c>
+      <c r="I47" s="32">
+        <v>1</v>
+      </c>
     </row>
     <row r="48" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="45"/>
-      <c r="B48" s="46" t="s">
+      <c r="A48" s="20"/>
+      <c r="B48" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C48" s="47"/>
-[...5 lines deleted...]
-      <c r="I48" s="47"/>
+      <c r="C48" s="14">
+        <f>SUM(C37:C47)</f>
+        <v>3468</v>
+      </c>
+      <c r="D48" s="14">
+        <f t="shared" ref="D48" si="4">SUM(D37:D47)</f>
+        <v>1425</v>
+      </c>
+      <c r="E48" s="14">
+        <f>SUM(E37:E47)</f>
+        <v>1168</v>
+      </c>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14">
+        <f>SUM(G37:G47)</f>
+        <v>134</v>
+      </c>
+      <c r="H48" s="14">
+        <f t="shared" ref="H48:I48" si="5">SUM(H37:H47)</f>
+        <v>482</v>
+      </c>
+      <c r="I48" s="14">
+        <f t="shared" si="5"/>
+        <v>240</v>
+      </c>
     </row>
     <row r="49" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="39" t="s">
         <v>145</v>
       </c>
       <c r="B49" s="40"/>
       <c r="C49" s="41"/>
       <c r="D49" s="41"/>
       <c r="E49" s="41"/>
       <c r="F49" s="41"/>
       <c r="G49" s="41"/>
       <c r="H49" s="41"/>
       <c r="I49" s="41"/>
     </row>
     <row r="50" spans="1:9" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="42"/>
       <c r="B50" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C50" s="44"/>
       <c r="D50" s="44"/>
       <c r="E50" s="44"/>
       <c r="F50" s="44"/>
       <c r="G50" s="44"/>
       <c r="H50" s="44"/>
@@ -5000,414 +5156,414 @@
       <c r="E165" s="47"/>
       <c r="F165" s="47"/>
       <c r="G165" s="47"/>
       <c r="H165" s="47"/>
       <c r="I165" s="47"/>
     </row>
     <row r="166" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A166" s="18" t="s">
         <v>133</v>
       </c>
       <c r="B166" s="19"/>
       <c r="C166" s="11"/>
       <c r="D166" s="11"/>
       <c r="E166" s="11"/>
       <c r="F166" s="11"/>
       <c r="G166" s="11"/>
       <c r="H166" s="11"/>
       <c r="I166" s="11"/>
     </row>
     <row r="167" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A167" s="16"/>
       <c r="B167" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C167" s="17">
-        <f t="shared" ref="C167:I178" si="4">AVERAGE(C11,C24,C37,C50,C63,C76,C89,C102,C115,C128,C141,C154)</f>
-        <v>187</v>
+        <f t="shared" ref="C167:I178" si="6">AVERAGE(C11,C24,C37,C50,C63,C76,C89,C102,C115,C128,C141,C154)</f>
+        <v>187.66666666666666</v>
       </c>
       <c r="D167" s="17">
-        <f t="shared" si="4"/>
-        <v>94</v>
+        <f t="shared" si="6"/>
+        <v>94.333333333333329</v>
       </c>
       <c r="E167" s="17">
         <f>AVERAGE(E11,E24,E37,E50,E63,E76,E89,E102,E115,E128,E141,E154)</f>
-        <v>12.5</v>
+        <v>11.666666666666666</v>
       </c>
       <c r="F167" s="17"/>
       <c r="G167" s="17">
-        <f t="shared" ref="G167:H178" si="5">AVERAGE(G11,G24,G37,G50,G63,G76,G89,G102,G115,G128,G141,G154)</f>
-        <v>3</v>
+        <f t="shared" ref="G167:G178" si="7">AVERAGE(G11,G24,G37,G50,G63,G76,G89,G102,G115,G128,G141,G154)</f>
+        <v>3.3333333333333335</v>
       </c>
       <c r="H167" s="17">
-        <f t="shared" si="5"/>
-        <v>24.5</v>
+        <f t="shared" ref="G167:H178" si="8">AVERAGE(H11,H24,H37,H50,H63,H76,H89,H102,H115,H128,H141,H154)</f>
+        <v>23.333333333333332</v>
       </c>
       <c r="I167" s="17">
-        <f t="shared" si="4"/>
-        <v>2</v>
+        <f t="shared" si="6"/>
+        <v>1.6666666666666667</v>
       </c>
     </row>
     <row r="168" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A168" s="16"/>
       <c r="B168" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C168" s="17">
-        <f t="shared" si="4"/>
-        <v>1048</v>
+        <f t="shared" si="6"/>
+        <v>1043</v>
       </c>
       <c r="D168" s="17">
-        <f t="shared" si="4"/>
-        <v>403</v>
+        <f t="shared" si="6"/>
+        <v>399.33333333333331</v>
       </c>
       <c r="E168" s="17">
-        <f t="shared" si="4"/>
-        <v>63</v>
+        <f t="shared" si="6"/>
+        <v>63.333333333333336</v>
       </c>
       <c r="F168" s="17"/>
       <c r="G168" s="17">
-        <f t="shared" si="5"/>
-        <v>29</v>
+        <f t="shared" si="7"/>
+        <v>30</v>
       </c>
       <c r="H168" s="17">
-        <f t="shared" si="5"/>
-        <v>161.5</v>
+        <f t="shared" si="8"/>
+        <v>164.33333333333334</v>
       </c>
       <c r="I168" s="17">
-        <f t="shared" si="4"/>
-        <v>12.5</v>
+        <f t="shared" si="6"/>
+        <v>14.333333333333334</v>
       </c>
     </row>
     <row r="169" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A169" s="16"/>
       <c r="B169" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C169" s="17">
-        <f t="shared" si="4"/>
-        <v>373.5</v>
+        <f t="shared" si="6"/>
+        <v>375.33333333333331</v>
       </c>
       <c r="D169" s="17">
-        <f t="shared" si="4"/>
-        <v>154.5</v>
+        <f t="shared" si="6"/>
+        <v>155</v>
       </c>
       <c r="E169" s="17">
-        <f t="shared" si="4"/>
-        <v>148.5</v>
+        <f t="shared" si="6"/>
+        <v>136</v>
       </c>
       <c r="F169" s="17"/>
       <c r="G169" s="17">
-        <f t="shared" si="5"/>
-        <v>10.5</v>
+        <f t="shared" si="7"/>
+        <v>10.333333333333334</v>
       </c>
       <c r="H169" s="17">
-        <f t="shared" si="5"/>
-        <v>54.5</v>
+        <f t="shared" si="8"/>
+        <v>55.333333333333336</v>
       </c>
       <c r="I169" s="17">
-        <f t="shared" si="4"/>
-        <v>13.5</v>
+        <f t="shared" si="6"/>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A170" s="16"/>
       <c r="B170" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C170" s="17">
-        <f t="shared" si="4"/>
-        <v>363</v>
+        <f t="shared" si="6"/>
+        <v>360.66666666666669</v>
       </c>
       <c r="D170" s="17">
-        <f t="shared" si="4"/>
-        <v>150</v>
+        <f t="shared" si="6"/>
+        <v>147.66666666666666</v>
       </c>
       <c r="E170" s="17">
-        <f t="shared" si="4"/>
-        <v>51</v>
+        <f t="shared" si="6"/>
+        <v>57</v>
       </c>
       <c r="F170" s="17"/>
       <c r="G170" s="17">
-        <f t="shared" si="5"/>
-        <v>16</v>
+        <f t="shared" si="7"/>
+        <v>16.333333333333332</v>
       </c>
       <c r="H170" s="17">
-        <f t="shared" si="5"/>
-        <v>59</v>
+        <f t="shared" si="8"/>
+        <v>61.333333333333336</v>
       </c>
       <c r="I170" s="17">
-        <f t="shared" si="4"/>
-        <v>38</v>
+        <f t="shared" si="6"/>
+        <v>38.666666666666664</v>
       </c>
     </row>
     <row r="171" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A171" s="16"/>
       <c r="B171" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C171" s="17">
-        <f t="shared" si="4"/>
-        <v>640.5</v>
+        <f t="shared" si="6"/>
+        <v>639.33333333333337</v>
       </c>
       <c r="D171" s="17">
-        <f t="shared" si="4"/>
-        <v>256</v>
+        <f t="shared" si="6"/>
+        <v>253.66666666666666</v>
       </c>
       <c r="E171" s="17">
-        <f t="shared" si="4"/>
-        <v>131.5</v>
+        <f t="shared" si="6"/>
+        <v>139</v>
       </c>
       <c r="F171" s="17"/>
       <c r="G171" s="17">
-        <f t="shared" si="5"/>
-        <v>26.5</v>
+        <f t="shared" si="7"/>
+        <v>28</v>
       </c>
       <c r="H171" s="17">
-        <f t="shared" si="5"/>
-        <v>97</v>
+        <f t="shared" si="8"/>
+        <v>94.666666666666671</v>
       </c>
       <c r="I171" s="17">
-        <f t="shared" si="4"/>
-        <v>45.5</v>
+        <f t="shared" si="6"/>
+        <v>61.666666666666664</v>
       </c>
     </row>
     <row r="172" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A172" s="16"/>
       <c r="B172" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C172" s="17">
-        <f t="shared" si="4"/>
-        <v>13.5</v>
+        <f t="shared" si="6"/>
+        <v>13.333333333333334</v>
       </c>
       <c r="D172" s="17">
-        <f t="shared" si="4"/>
-        <v>5</v>
+        <f t="shared" si="6"/>
+        <v>5.333333333333333</v>
       </c>
       <c r="E172" s="17">
-        <f t="shared" si="4"/>
-        <v>5.5</v>
+        <f t="shared" si="6"/>
+        <v>4.666666666666667</v>
       </c>
       <c r="F172" s="17"/>
       <c r="G172" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H172" s="17">
-        <f t="shared" si="5"/>
-        <v>4</v>
+        <f t="shared" si="8"/>
+        <v>3.6666666666666665</v>
       </c>
       <c r="I172" s="17">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A173" s="16"/>
       <c r="B173" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C173" s="17">
-        <f t="shared" si="4"/>
-        <v>280</v>
+        <f t="shared" si="6"/>
+        <v>271.33333333333331</v>
       </c>
       <c r="D173" s="17">
-        <f t="shared" si="4"/>
-        <v>157.5</v>
+        <f t="shared" si="6"/>
+        <v>152.66666666666666</v>
       </c>
       <c r="E173" s="17">
-        <f t="shared" si="4"/>
-        <v>554</v>
+        <f t="shared" si="6"/>
+        <v>478</v>
       </c>
       <c r="F173" s="17"/>
       <c r="G173" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>3</v>
       </c>
       <c r="H173" s="17">
-        <f t="shared" si="5"/>
-        <v>19.5</v>
+        <f t="shared" si="8"/>
+        <v>19</v>
       </c>
       <c r="I173" s="17">
-        <f t="shared" si="4"/>
-        <v>0.5</v>
+        <f t="shared" si="6"/>
+        <v>1.3333333333333333</v>
       </c>
     </row>
     <row r="174" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A174" s="16"/>
       <c r="B174" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C174" s="17">
-        <f t="shared" si="4"/>
-        <v>95.5</v>
+        <f t="shared" si="6"/>
+        <v>94.333333333333329</v>
       </c>
       <c r="D174" s="17">
-        <f t="shared" si="4"/>
-        <v>52</v>
+        <f t="shared" si="6"/>
+        <v>50</v>
       </c>
       <c r="E174" s="17">
-        <f t="shared" si="4"/>
-        <v>62.5</v>
+        <f t="shared" si="6"/>
+        <v>60.333333333333336</v>
       </c>
       <c r="F174" s="17"/>
       <c r="G174" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>2</v>
       </c>
       <c r="H174" s="17">
-        <f t="shared" si="5"/>
-        <v>2.5</v>
+        <f t="shared" si="8"/>
+        <v>2.6666666666666665</v>
       </c>
       <c r="I174" s="17">
-        <f t="shared" si="4"/>
-        <v>0.5</v>
+        <f t="shared" si="6"/>
+        <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="175" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A175" s="16"/>
       <c r="B175" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C175" s="17">
-        <f t="shared" si="4"/>
-        <v>499</v>
+        <f t="shared" si="6"/>
+        <v>496.33333333333331</v>
       </c>
       <c r="D175" s="17">
-        <f t="shared" si="4"/>
-        <v>212</v>
+        <f t="shared" si="6"/>
+        <v>204.33333333333334</v>
       </c>
       <c r="E175" s="17">
-        <f t="shared" si="4"/>
-        <v>378.5</v>
+        <f t="shared" si="6"/>
+        <v>375.33333333333331</v>
       </c>
       <c r="F175" s="17"/>
       <c r="G175" s="17">
-        <f t="shared" si="5"/>
-        <v>30</v>
+        <f t="shared" si="7"/>
+        <v>31.666666666666668</v>
       </c>
       <c r="H175" s="17">
-        <f t="shared" si="5"/>
-        <v>53</v>
+        <f t="shared" si="8"/>
+        <v>53.333333333333336</v>
       </c>
       <c r="I175" s="17">
-        <f t="shared" si="4"/>
-        <v>87.5</v>
+        <f t="shared" si="6"/>
+        <v>79.666666666666671</v>
       </c>
     </row>
     <row r="176" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A176" s="16"/>
       <c r="B176" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C176" s="17">
         <f>AVERAGE(C20,C33,C46,C59,C72,C85,C98,C112,C124,C137,C150,C163)</f>
-        <v>1</v>
+        <v>1.3333333333333333</v>
       </c>
       <c r="D176" s="17">
         <f>AVERAGE(D20,D33,D46,D59,D72,D85,D98,D112,D124,D137,D150,D163)</f>
-        <v>0</v>
+        <v>0.33333333333333331</v>
       </c>
       <c r="E176" s="17">
-        <f t="shared" ref="E176:E177" si="6">AVERAGE(E20,E33,E46,E59,E72,E85,E98,E111,E124,E137,E150,E163)</f>
+        <f t="shared" ref="E176:E177" si="9">AVERAGE(E20,E33,E46,E59,E72,E85,E98,E111,E124,E137,E150,E163)</f>
         <v>0</v>
       </c>
       <c r="F176" s="17"/>
       <c r="G176" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H176" s="17">
         <f>AVERAGE(H20,H33,H46,H59,H72,H85,H98,H112,H124,H137,H150,H163)</f>
         <v>0</v>
       </c>
       <c r="I176" s="17">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A177" s="16"/>
       <c r="B177" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C177" s="17">
-        <f t="shared" si="4"/>
-        <v>24</v>
+        <f t="shared" si="6"/>
+        <v>23.333333333333332</v>
       </c>
       <c r="D177" s="17">
-        <f t="shared" si="4"/>
-        <v>5.5</v>
+        <f t="shared" si="6"/>
+        <v>5.333333333333333</v>
       </c>
       <c r="E177" s="17">
-        <f t="shared" si="6"/>
-        <v>4</v>
+        <f t="shared" si="9"/>
+        <v>4.666666666666667</v>
       </c>
       <c r="F177" s="17"/>
       <c r="G177" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H177" s="17">
-        <f t="shared" si="5"/>
-        <v>2</v>
+        <f t="shared" si="8"/>
+        <v>1.3333333333333333</v>
       </c>
       <c r="I177" s="17">
-        <f t="shared" si="4"/>
-        <v>0</v>
+        <f t="shared" si="6"/>
+        <v>0.33333333333333331</v>
       </c>
     </row>
     <row r="178" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A178" s="20"/>
       <c r="B178" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C178" s="14">
-        <f t="shared" si="4"/>
-        <v>3525</v>
+        <f t="shared" si="6"/>
+        <v>3506</v>
       </c>
       <c r="D178" s="14">
-        <f t="shared" si="4"/>
-        <v>1489.5</v>
+        <f t="shared" si="6"/>
+        <v>1468</v>
       </c>
       <c r="E178" s="14">
-        <f t="shared" si="4"/>
-        <v>1411</v>
+        <f t="shared" si="6"/>
+        <v>1330</v>
       </c>
       <c r="F178" s="14"/>
       <c r="G178" s="14">
-        <f t="shared" si="5"/>
-        <v>120</v>
+        <f t="shared" si="7"/>
+        <v>124.66666666666667</v>
       </c>
       <c r="H178" s="14">
-        <f t="shared" si="4"/>
-        <v>477.5</v>
+        <f t="shared" si="6"/>
+        <v>479</v>
       </c>
       <c r="I178" s="14">
-        <f t="shared" si="4"/>
-        <v>200</v>
+        <f t="shared" si="6"/>
+        <v>213.33333333333334</v>
       </c>
     </row>
     <row r="179" spans="1:9" s="37" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="36"/>
       <c r="I179" s="38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="49" t="s">
         <v>85</v>
       </c>
       <c r="B180" s="50"/>
       <c r="C180" s="50"/>
       <c r="D180" s="50"/>
       <c r="E180" s="50"/>
       <c r="F180" s="50"/>
       <c r="G180" s="50"/>
       <c r="H180" s="50"/>
       <c r="I180" s="50"/>
     </row>
     <row r="181" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="49" t="s">
         <v>63</v>
       </c>