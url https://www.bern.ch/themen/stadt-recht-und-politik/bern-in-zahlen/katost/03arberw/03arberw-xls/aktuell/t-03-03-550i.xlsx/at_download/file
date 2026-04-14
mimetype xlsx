--- v0 (2026-02-27)
+++ v1 (2026-04-14)
@@ -1,110 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\6_Statistik\2_Grundlagen_themenübergreifende-Bereiche\2_Publikationen\6_Internet\03\Aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{595A7DBB-73C4-4043-A889-62B5A3FAE908}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{258AC3C7-A87F-458D-83A6-73AC223A832E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="7" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="2019" sheetId="3" r:id="rId7"/>
+    <sheet name="2026" sheetId="8" r:id="rId1"/>
+    <sheet name="2025" sheetId="7" r:id="rId2"/>
+    <sheet name="2024" sheetId="6" r:id="rId3"/>
+    <sheet name="2023" sheetId="5" r:id="rId4"/>
+    <sheet name="2022" sheetId="4" r:id="rId5"/>
+    <sheet name="2021" sheetId="1" r:id="rId6"/>
+    <sheet name="2020" sheetId="2" r:id="rId7"/>
+    <sheet name="2019" sheetId="3" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O8" i="7" l="1"/>
+  <c r="C13" i="8" l="1"/>
+  <c r="C12" i="8"/>
+  <c r="E11" i="8"/>
+  <c r="C11" i="8"/>
+  <c r="C10" i="8"/>
+  <c r="C9" i="8"/>
+  <c r="E8" i="8"/>
+  <c r="C8" i="8"/>
+  <c r="P14" i="7"/>
+  <c r="P11" i="7"/>
+  <c r="P8" i="7"/>
+  <c r="O8" i="7"/>
   <c r="O11" i="7"/>
   <c r="O14" i="7" s="1"/>
   <c r="N11" i="7"/>
-  <c r="N14" i="7" s="1"/>
   <c r="N8" i="7"/>
-  <c r="M11" i="7" l="1"/>
+  <c r="E14" i="8" l="1"/>
+  <c r="C14" i="8"/>
+  <c r="N14" i="7"/>
+  <c r="M11" i="7"/>
   <c r="M8" i="7"/>
   <c r="L11" i="7"/>
   <c r="L8" i="7"/>
   <c r="K11" i="7"/>
   <c r="K8" i="7"/>
   <c r="J11" i="7"/>
   <c r="J8" i="7"/>
   <c r="J14" i="7"/>
   <c r="I11" i="7"/>
   <c r="I8" i="7"/>
   <c r="I14" i="7" s="1"/>
   <c r="P11" i="5"/>
   <c r="O11" i="5"/>
   <c r="N11" i="5"/>
   <c r="M11" i="5"/>
   <c r="L11" i="5"/>
   <c r="K11" i="5"/>
   <c r="J11" i="5"/>
   <c r="I11" i="5"/>
   <c r="H11" i="5"/>
   <c r="G11" i="5"/>
   <c r="F11" i="5"/>
   <c r="E11" i="5"/>
   <c r="P8" i="5"/>
   <c r="O8" i="5"/>
@@ -260,51 +276,51 @@
   <c r="C10" i="2"/>
   <c r="C9" i="2"/>
   <c r="C14" i="6" l="1"/>
   <c r="C8" i="6"/>
   <c r="M14" i="5"/>
   <c r="H14" i="5"/>
   <c r="C8" i="5"/>
   <c r="C11" i="5"/>
   <c r="E14" i="5"/>
   <c r="C11" i="2"/>
   <c r="C8" i="4"/>
   <c r="P14" i="3"/>
   <c r="C14" i="3" s="1"/>
   <c r="C8" i="2"/>
   <c r="I14" i="2"/>
   <c r="C14" i="2" s="1"/>
   <c r="C11" i="4"/>
   <c r="C11" i="3"/>
   <c r="C8" i="3"/>
   <c r="C14" i="5" l="1"/>
   <c r="C14" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="40">
   <si>
     <t>Statistik Stadt Bern</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Mrz</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>Jul</t>
   </si>
   <si>
@@ -371,50 +387,59 @@
     <t>Ausgesteuerte nach Heimat, Geschlecht und Monat 2023</t>
   </si>
   <si>
     <t>Ausgesteuerte nach Heimat, Geschlecht und Monat 2024</t>
   </si>
   <si>
     <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 7.5.2024)</t>
   </si>
   <si>
     <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 6.6.2024)</t>
   </si>
   <si>
     <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 4.4.2025)</t>
   </si>
   <si>
     <t>Ausgesteuerte nach Heimat, Geschlecht und Monat 2025</t>
   </si>
   <si>
     <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 7.8.2025)</t>
   </si>
   <si>
     <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 13.10.2025)</t>
   </si>
   <si>
     <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 6.2.2026)</t>
+  </si>
+  <si>
+    <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 5.3.2026)</t>
+  </si>
+  <si>
+    <t>Datenquelle: Staatssekretariat für Wirtschaft (SECO), Arbeitsmarktstatistik (Datenstand: 9.4.2026)</t>
+  </si>
+  <si>
+    <t>Ausgesteuerte nach Heimat, Geschlecht und Monat 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="#\ ##0;\–\ #\ ##0;\–"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -597,82 +622,141 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Komma 2" xfId="3" xr:uid="{011CADF9-7702-4A95-8837-198524052BD7}"/>
     <cellStyle name="Normal_Gewichtung Übergang EVE-LIK (V.2)" xfId="2" xr:uid="{462553F4-47AC-4A7D-9B88-94C21D34B668}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{30F2A74A-1B89-452E-B6BB-F19E9C6C2519}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>331725</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>86475</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Grafik 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F68B3D3D-CD8B-4727-A06C-24E55762969D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="6037200" cy="1162800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>331725</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B04F6CD9-5858-496E-8038-F6E52428CB31}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
@@ -683,51 +767,51 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>331725</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B4D1F51-4894-49CF-AD22-6122D1686B64}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
@@ -738,51 +822,51 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>331725</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14490A0C-5FF3-421B-819D-456799CCD0E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
@@ -793,51 +877,51 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>331725</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D393C73B-16F4-4763-8F52-F3E97CC767CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
@@ -848,51 +932,51 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>331725</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
@@ -903,51 +987,51 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>331725</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E715987-EF89-4D2C-9A56-FDCDBFA33012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
@@ -958,51 +1042,51 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>331725</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F9762EB-F6F1-43A3-8855-7671590C86BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
@@ -1302,71 +1386,75 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98785FC9-8FFC-4785-B0F9-DDCB8975763D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A46C9B98-FDDB-47C4-B6A5-B47C82EBC679}">
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.7109375" style="1" customWidth="1"/>
     <col min="5" max="16" width="5.85546875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:16" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="7"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="P5" s="12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="10" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8"/>
       <c r="B6" s="8"/>
       <c r="C6" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="8"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
@@ -1408,380 +1496,170 @@
         <v>7</v>
       </c>
       <c r="L7" s="25" t="s">
         <v>8</v>
       </c>
       <c r="M7" s="25" t="s">
         <v>9</v>
       </c>
       <c r="N7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="O7" s="25" t="s">
         <v>11</v>
       </c>
       <c r="P7" s="25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="21">
         <f>SUM(E8:P8)</f>
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="D8" s="16"/>
       <c r="E8" s="16">
-        <f t="shared" ref="E8:O8" si="0">SUM(E9:E10)</f>
-[...7 lines deleted...]
-        <f t="shared" si="0"/>
+        <f t="shared" ref="E8:P8" si="0">SUM(E9:E10)</f>
         <v>16</v>
       </c>
-      <c r="H8" s="16">
-[...30 lines deleted...]
-      </c>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="16"/>
+      <c r="N8" s="16"/>
+      <c r="O8" s="16"/>
       <c r="P8" s="16"/>
     </row>
     <row r="9" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B9" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="21">
         <f t="shared" ref="C9:C13" si="1">SUM(E9:P9)</f>
-        <v>130</v>
+        <v>9</v>
       </c>
       <c r="D9" s="16"/>
       <c r="E9" s="16">
-        <v>14</v>
-[...29 lines deleted...]
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="21">
         <f t="shared" si="1"/>
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="D10" s="16"/>
       <c r="E10" s="16">
-        <v>16</v>
-[...19 lines deleted...]
-      <c r="L10" s="18">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="21">
         <f t="shared" si="1"/>
-        <v>256</v>
+        <v>21</v>
       </c>
       <c r="D11" s="16"/>
       <c r="E11" s="16">
-        <f t="shared" ref="E11:O11" si="2">SUM(E12:E13)</f>
-[...41 lines deleted...]
-      </c>
+        <f t="shared" ref="E11:P11" si="2">SUM(E12:E13)</f>
+        <v>21</v>
+      </c>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="16"/>
+      <c r="O11" s="16"/>
       <c r="P11" s="16"/>
     </row>
     <row r="12" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B12" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="21">
         <f t="shared" si="1"/>
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="D12" s="16"/>
       <c r="E12" s="16">
-        <v>17</v>
-[...29 lines deleted...]
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B13" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="21">
         <f t="shared" si="1"/>
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="D13" s="16"/>
       <c r="E13" s="16">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="G13" s="18">
         <v>10</v>
-      </c>
-[...22 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="22">
         <f>SUM(E14:P14)</f>
-        <v>486</v>
+        <v>37</v>
       </c>
       <c r="D14" s="19"/>
       <c r="E14" s="19">
-        <f t="shared" ref="E14:O14" si="3">SUM(E11,E8)</f>
-[...41 lines deleted...]
-      </c>
+        <f t="shared" ref="E14:P14" si="3">SUM(E11,E8)</f>
+        <v>37</v>
+      </c>
+      <c r="F14" s="19"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="19"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="19"/>
+      <c r="N14" s="19"/>
+      <c r="O14" s="19"/>
       <c r="P14" s="19"/>
     </row>
     <row r="15" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13"/>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>20</v>
@@ -1802,69 +1680,608 @@
       <c r="O16" s="27"/>
       <c r="P16" s="27"/>
     </row>
     <row r="17" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="29"/>
       <c r="N17" s="29"/>
       <c r="O17" s="29"/>
       <c r="P17" s="29"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="P18" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:P16"/>
     <mergeCell ref="A17:P17"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98785FC9-8FFC-4785-B0F9-DDCB8975763D}">
+  <dimension ref="A1:P18"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="3.5703125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="7.28515625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="2.7109375" style="1" customWidth="1"/>
+    <col min="5" max="16" width="5.85546875" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:16" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:16" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="6"/>
+    </row>
+    <row r="4" spans="1:16" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="7"/>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="P5" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" s="10" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="8"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="8"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="10" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="11"/>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="H7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="I7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="J7" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="K7" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="L7" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="M7" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="N7" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="O7" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P7" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="15"/>
+      <c r="C8" s="21">
+        <f>SUM(E8:P8)</f>
+        <v>253</v>
+      </c>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16">
+        <f t="shared" ref="E8:P8" si="0">SUM(E9:E10)</f>
+        <v>30</v>
+      </c>
+      <c r="F8" s="16">
+        <f t="shared" si="0"/>
+        <v>18</v>
+      </c>
+      <c r="G8" s="16">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+      <c r="H8" s="16">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="I8" s="16">
+        <f t="shared" si="0"/>
+        <v>19</v>
+      </c>
+      <c r="J8" s="16">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="K8" s="16">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="L8" s="16">
+        <f t="shared" si="0"/>
+        <v>19</v>
+      </c>
+      <c r="M8" s="16">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+      <c r="N8" s="16">
+        <f t="shared" si="0"/>
+        <v>24</v>
+      </c>
+      <c r="O8" s="16">
+        <f t="shared" si="0"/>
+        <v>18</v>
+      </c>
+      <c r="P8" s="16">
+        <f t="shared" si="0"/>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="21">
+        <f t="shared" ref="C9:C13" si="1">SUM(E9:P9)</f>
+        <v>142</v>
+      </c>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16">
+        <v>14</v>
+      </c>
+      <c r="F9" s="18">
+        <v>12</v>
+      </c>
+      <c r="G9" s="18">
+        <v>8</v>
+      </c>
+      <c r="H9" s="18">
+        <v>18</v>
+      </c>
+      <c r="I9" s="18">
+        <v>11</v>
+      </c>
+      <c r="J9" s="18">
+        <v>12</v>
+      </c>
+      <c r="K9" s="18">
+        <v>7</v>
+      </c>
+      <c r="L9" s="18">
+        <v>12</v>
+      </c>
+      <c r="M9" s="18">
+        <v>10</v>
+      </c>
+      <c r="N9" s="18">
+        <v>14</v>
+      </c>
+      <c r="O9" s="18">
+        <v>12</v>
+      </c>
+      <c r="P9" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="21">
+        <f t="shared" si="1"/>
+        <v>111</v>
+      </c>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16">
+        <v>16</v>
+      </c>
+      <c r="F10" s="18">
+        <v>6</v>
+      </c>
+      <c r="G10" s="18">
+        <v>8</v>
+      </c>
+      <c r="H10" s="18">
+        <v>4</v>
+      </c>
+      <c r="I10" s="18">
+        <v>8</v>
+      </c>
+      <c r="J10" s="18">
+        <v>9</v>
+      </c>
+      <c r="K10" s="18">
+        <v>15</v>
+      </c>
+      <c r="L10" s="18">
+        <v>7</v>
+      </c>
+      <c r="M10" s="18">
+        <v>10</v>
+      </c>
+      <c r="N10" s="18">
+        <v>10</v>
+      </c>
+      <c r="O10" s="18">
+        <v>6</v>
+      </c>
+      <c r="P10" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="C11" s="21">
+        <f t="shared" si="1"/>
+        <v>267</v>
+      </c>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16">
+        <f t="shared" ref="E11:P11" si="2">SUM(E12:E13)</f>
+        <v>29</v>
+      </c>
+      <c r="F11" s="16">
+        <f t="shared" si="2"/>
+        <v>22</v>
+      </c>
+      <c r="G11" s="16">
+        <f t="shared" si="2"/>
+        <v>24</v>
+      </c>
+      <c r="H11" s="16">
+        <f t="shared" si="2"/>
+        <v>24</v>
+      </c>
+      <c r="I11" s="16">
+        <f t="shared" si="2"/>
+        <v>26</v>
+      </c>
+      <c r="J11" s="16">
+        <f t="shared" si="2"/>
+        <v>23</v>
+      </c>
+      <c r="K11" s="16">
+        <f t="shared" si="2"/>
+        <v>36</v>
+      </c>
+      <c r="L11" s="16">
+        <f t="shared" si="2"/>
+        <v>14</v>
+      </c>
+      <c r="M11" s="16">
+        <f t="shared" si="2"/>
+        <v>15</v>
+      </c>
+      <c r="N11" s="16">
+        <f t="shared" si="2"/>
+        <v>16</v>
+      </c>
+      <c r="O11" s="16">
+        <f t="shared" si="2"/>
+        <v>23</v>
+      </c>
+      <c r="P11" s="16">
+        <f t="shared" si="2"/>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="21">
+        <f t="shared" si="1"/>
+        <v>155</v>
+      </c>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16">
+        <v>17</v>
+      </c>
+      <c r="F12" s="18">
+        <v>13</v>
+      </c>
+      <c r="G12" s="18">
+        <v>14</v>
+      </c>
+      <c r="H12" s="18">
+        <v>13</v>
+      </c>
+      <c r="I12" s="18">
+        <v>14</v>
+      </c>
+      <c r="J12" s="18">
+        <v>15</v>
+      </c>
+      <c r="K12" s="18">
+        <v>22</v>
+      </c>
+      <c r="L12" s="18">
+        <v>6</v>
+      </c>
+      <c r="M12" s="18">
+        <v>12</v>
+      </c>
+      <c r="N12" s="18">
+        <v>9</v>
+      </c>
+      <c r="O12" s="18">
+        <v>12</v>
+      </c>
+      <c r="P12" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="21">
+        <f t="shared" si="1"/>
+        <v>112</v>
+      </c>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16">
+        <v>12</v>
+      </c>
+      <c r="F13" s="18">
+        <v>9</v>
+      </c>
+      <c r="G13" s="18">
+        <v>10</v>
+      </c>
+      <c r="H13" s="18">
+        <v>11</v>
+      </c>
+      <c r="I13" s="18">
+        <v>12</v>
+      </c>
+      <c r="J13" s="18">
+        <v>8</v>
+      </c>
+      <c r="K13" s="18">
+        <v>14</v>
+      </c>
+      <c r="L13" s="18">
+        <v>8</v>
+      </c>
+      <c r="M13" s="18">
+        <v>3</v>
+      </c>
+      <c r="N13" s="18">
+        <v>7</v>
+      </c>
+      <c r="O13" s="18">
+        <v>11</v>
+      </c>
+      <c r="P13" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="22">
+        <f>SUM(E14:P14)</f>
+        <v>520</v>
+      </c>
+      <c r="D14" s="19"/>
+      <c r="E14" s="19">
+        <f t="shared" ref="E14:P14" si="3">SUM(E11,E8)</f>
+        <v>59</v>
+      </c>
+      <c r="F14" s="19">
+        <f t="shared" si="3"/>
+        <v>40</v>
+      </c>
+      <c r="G14" s="19">
+        <f t="shared" si="3"/>
+        <v>40</v>
+      </c>
+      <c r="H14" s="19">
+        <f t="shared" si="3"/>
+        <v>46</v>
+      </c>
+      <c r="I14" s="19">
+        <f t="shared" si="3"/>
+        <v>45</v>
+      </c>
+      <c r="J14" s="19">
+        <f t="shared" si="3"/>
+        <v>44</v>
+      </c>
+      <c r="K14" s="19">
+        <f t="shared" si="3"/>
+        <v>58</v>
+      </c>
+      <c r="L14" s="19">
+        <f t="shared" si="3"/>
+        <v>33</v>
+      </c>
+      <c r="M14" s="19">
+        <f t="shared" si="3"/>
+        <v>35</v>
+      </c>
+      <c r="N14" s="19">
+        <f t="shared" si="3"/>
+        <v>40</v>
+      </c>
+      <c r="O14" s="19">
+        <f t="shared" si="3"/>
+        <v>41</v>
+      </c>
+      <c r="P14" s="19">
+        <f t="shared" si="3"/>
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="13"/>
+      <c r="O15" s="13"/>
+      <c r="P15" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+      <c r="P16" s="27"/>
+    </row>
+    <row r="17" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="29"/>
+      <c r="O17" s="29"/>
+      <c r="P17" s="29"/>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="P18" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A17:P17"/>
+  </mergeCells>
+  <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
+Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2CC1AF1-69BD-4CD4-AF56-2B90905B89AE}">
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.7109375" style="1" customWidth="1"/>
     <col min="5" max="16" width="5.85546875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:16" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
@@ -2362,51 +2779,51 @@
       <c r="P17" s="29"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="P18" s="2" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:P16"/>
     <mergeCell ref="A17:P17"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="E8:N8" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D21C2300-5F56-4638-8AB0-AF199B6FE3CF}">
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.7109375" style="1" customWidth="1"/>
     <col min="5" max="16" width="5.85546875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:16" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
@@ -2901,51 +3318,51 @@
       <c r="M17" s="29"/>
       <c r="N17" s="29"/>
       <c r="O17" s="29"/>
       <c r="P17" s="29"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="P18" s="2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:P16"/>
     <mergeCell ref="A17:P17"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66DE2D98-A77A-4958-8413-89F40DF9349D}">
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.7109375" style="1" customWidth="1"/>
     <col min="5" max="16" width="5.85546875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:16" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
@@ -3418,51 +3835,51 @@
       <c r="M17" s="29"/>
       <c r="N17" s="29"/>
       <c r="O17" s="29"/>
       <c r="P17" s="29"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="P18" s="2" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:P16"/>
     <mergeCell ref="A17:P17"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1"/>
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.7109375" style="1" customWidth="1"/>
     <col min="5" max="16" width="5.85546875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:16" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
@@ -3936,51 +4353,51 @@
       <c r="M17" s="29"/>
       <c r="N17" s="29"/>
       <c r="O17" s="29"/>
       <c r="P17" s="29"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="P18" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:P16"/>
     <mergeCell ref="A17:P17"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0328E6AE-F74F-4874-9F4F-3AFAEDF609A6}">
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.7109375" style="1" customWidth="1"/>
     <col min="5" max="16" width="5.85546875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:16" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
@@ -4453,51 +4870,51 @@
       <c r="M17" s="29"/>
       <c r="N17" s="29"/>
       <c r="O17" s="29"/>
       <c r="P17" s="29"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
       <c r="P18" s="2" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:P16"/>
     <mergeCell ref="A17:P17"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{412B74FB-73A9-4A63-9843-21F937B25848}">
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.7109375" style="1" customWidth="1"/>
     <col min="5" max="16" width="5.85546875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:16" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
@@ -4986,56 +5403,57 @@
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7a14e525-c421-4262-8081-b622dce32f5d}" enabled="1" method="Privileged" siteId="{815d4e96-e3a0-41eb-9183-2fea315f3277}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stadtverwaltung Bern</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Soom Andreas, PRD AUSTA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>