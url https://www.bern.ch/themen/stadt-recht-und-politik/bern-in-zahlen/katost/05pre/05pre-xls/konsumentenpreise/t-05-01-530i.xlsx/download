--- v5 (2026-03-21)
+++ v6 (2026-04-11)
@@ -15,104 +15,104 @@
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\6_Statistik\2_Grundlagen_themenübergreifende-Bereiche\2_Publikationen\6_Internet\05\Aktuell\01_Konsumentenpreise\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\bgov.ch\bern\PRD\AUSTA\6_Statistik\2_Grundlagen_themenübergreifende-Bereiche\2_Publikationen\6_Internet\05\Aktuell\01_Konsumentenpreise\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1ECCC5C-C92B-4F3D-8347-AFDFC98E2197}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A91DAF43-9C47-47FC-9F8A-AA213216CD02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="20" r:id="rId1"/>
     <sheet name="2025" sheetId="19" r:id="rId2"/>
     <sheet name="2024" sheetId="18" r:id="rId3"/>
     <sheet name="2023" sheetId="17" r:id="rId4"/>
     <sheet name="2022" sheetId="16" r:id="rId5"/>
     <sheet name="2021" sheetId="1" r:id="rId6"/>
     <sheet name="2020" sheetId="4" r:id="rId7"/>
     <sheet name="2019" sheetId="6" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2024'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'2025'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="7">'2019'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="6">'2020'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="5">'2021'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="4">'2022'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="3">'2023'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="2">'2024'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="1">'2025'!$1:$9</definedName>
     <definedName name="Print_Titles" localSheetId="0">'2026'!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="674" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="650" uniqueCount="86">
   <si>
     <t>Statistik Stadt Bern</t>
   </si>
   <si>
     <t>Hauptgruppen</t>
   </si>
   <si>
     <t>Art der Güter</t>
   </si>
   <si>
     <t>Herkunft der Güter</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>
   <si>
     <t xml:space="preserve">    Nahrungsmittel und alkoholfreie Getränke</t>
   </si>
   <si>
     <t xml:space="preserve">    alkoholische Getränke und Tabak</t>
   </si>
   <si>
     <t xml:space="preserve">    Bekleidung und Schuhe</t>
   </si>
   <si>
@@ -313,63 +313,63 @@
   <si>
     <t xml:space="preserve">    Information und Kommunikation</t>
   </si>
   <si>
     <t xml:space="preserve">    Freizeit, Sport und Kultur</t>
   </si>
   <si>
     <t xml:space="preserve">    Bildung</t>
   </si>
   <si>
     <t xml:space="preserve">    Versicherungen und Finanzdienstleistungen</t>
   </si>
   <si>
     <t xml:space="preserve">        nichtdauerhafte Waren</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Basis Dezember 2025 = 100</t>
   </si>
   <si>
     <t>Basis Dezember 2020 = 100</t>
   </si>
   <si>
-    <t>Datenquelle: Bundesamt für Statistik, Sektion Preise (Datenstand: 4.3.2026)</t>
+    <t>Basis Dezember 2015 = 100</t>
   </si>
   <si>
-    <t>Jan 2026/</t>
+    <t>Feb 2026/</t>
   </si>
   <si>
-    <t>Februar</t>
+    <t>März</t>
   </si>
   <si>
-    <t>Feb 2026</t>
+    <t>Mrz 2026</t>
   </si>
   <si>
-    <t>Basis Dezember 2015 = 100</t>
+    <t>Datenquelle: Bundesamt für Statistik, Sektion Preise (Datenstand: 2.4.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="##0.0;\–\ ##0.0;\–"/>
     <numFmt numFmtId="165" formatCode="##0.000;\–\ ##0.000;\–"/>
     <numFmt numFmtId="166" formatCode="##0.0;\–\ ##0.0;0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -461,51 +461,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
@@ -557,54 +557,50 @@
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Komma 2" xfId="3" xr:uid="{011CADF9-7702-4A95-8837-198524052BD7}"/>
     <cellStyle name="Normal_Gewichtung Übergang EVE-LIK (V.2)" xfId="2" xr:uid="{462553F4-47AC-4A7D-9B88-94C21D34B668}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{30F2A74A-1B89-452E-B6BB-F19E9C6C2519}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF009900"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FF0000FF"/>
       <color rgb="FFCCECFF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1556,1292 +1552,1292 @@
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="35"/>
       <c r="R10" s="35"/>
     </row>
     <row r="11" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="17">
         <v>10.307</v>
       </c>
       <c r="C11" s="16"/>
       <c r="D11" s="16">
         <v>100.7165</v>
       </c>
       <c r="E11" s="16">
         <v>100.8168</v>
       </c>
-      <c r="F11" s="16" t="s">
-        <v>78</v>
+      <c r="F11" s="16">
+        <v>100.5301</v>
       </c>
       <c r="G11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="16"/>
       <c r="Q11" s="36">
-        <v>9.9586462992661856E-2</v>
+        <v>-0.28437720697343716</v>
       </c>
       <c r="R11" s="32">
-        <v>-0.29806701464227114</v>
+        <v>-0.45903853408677925</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="17">
         <v>3.468</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="16">
         <v>100.6007</v>
       </c>
       <c r="E12" s="16">
         <v>101.25069999999999</v>
       </c>
-      <c r="F12" s="16" t="s">
-        <v>78</v>
+      <c r="F12" s="16">
+        <v>100.89319999999999</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H12" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J12" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="16"/>
       <c r="Q12" s="36">
-        <v>0.64611876458115247</v>
+        <v>-0.35308397867866764</v>
       </c>
       <c r="R12" s="32">
-        <v>2.4666719965834525</v>
+        <v>2.3851565005256532</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="17">
         <v>2.42</v>
       </c>
       <c r="C13" s="16"/>
       <c r="D13" s="16">
         <v>94.087400000000002</v>
       </c>
       <c r="E13" s="16">
         <v>96.957099999999997</v>
       </c>
-      <c r="F13" s="16" t="s">
-        <v>78</v>
+      <c r="F13" s="16">
+        <v>101.18470000000001</v>
       </c>
       <c r="G13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="16"/>
       <c r="Q13" s="36">
-        <v>3.0500364554658694</v>
+        <v>4.3602789274844334</v>
       </c>
       <c r="R13" s="32">
-        <v>-1.2449658482329329</v>
+        <v>-0.71160898008926199</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="17">
         <v>25.594999999999999</v>
       </c>
       <c r="C14" s="16"/>
       <c r="D14" s="16">
         <v>99.712100000000007</v>
       </c>
       <c r="E14" s="16">
         <v>100.09820000000001</v>
       </c>
-      <c r="F14" s="16" t="s">
-        <v>78</v>
+      <c r="F14" s="16">
+        <v>100.636</v>
       </c>
       <c r="G14" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H14" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J14" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K14" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L14" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M14" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N14" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O14" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P14" s="16"/>
       <c r="Q14" s="36">
-        <v>0.38721479138439463</v>
+        <v>0.53727239850465847</v>
       </c>
       <c r="R14" s="32">
-        <v>0.69826093692313085</v>
+        <v>1.2522210171101233</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="17">
         <v>3.302</v>
       </c>
       <c r="C15" s="16"/>
       <c r="D15" s="16">
         <v>100.0364</v>
       </c>
       <c r="E15" s="16">
         <v>100.3856</v>
       </c>
-      <c r="F15" s="16" t="s">
-        <v>78</v>
+      <c r="F15" s="16">
+        <v>100.163</v>
       </c>
       <c r="G15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P15" s="16"/>
       <c r="Q15" s="36">
-        <v>0.34907293745076412</v>
+        <v>-0.22174495146714263</v>
       </c>
       <c r="R15" s="32">
-        <v>-1.2636913005161818</v>
+        <v>-1.313352250334987</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="17">
         <v>17.379000000000001</v>
       </c>
       <c r="C16" s="16"/>
       <c r="D16" s="16">
         <v>100.02889999999999</v>
       </c>
       <c r="E16" s="16">
         <v>99.988100000000003</v>
       </c>
-      <c r="F16" s="16" t="s">
-        <v>78</v>
+      <c r="F16" s="16">
+        <v>99.98</v>
       </c>
       <c r="G16" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H16" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I16" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J16" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K16" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L16" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M16" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N16" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O16" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P16" s="16"/>
       <c r="Q16" s="36">
-        <v>-4.0788212206662455E-2</v>
+        <v>-8.1009640147166363E-3</v>
       </c>
       <c r="R16" s="32">
-        <v>-0.19444436126325026</v>
+        <v>-0.20860573516053557</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="17">
         <v>10.715</v>
       </c>
       <c r="C17" s="16"/>
       <c r="D17" s="16">
         <v>99.559299999999993</v>
       </c>
       <c r="E17" s="16">
         <v>101.0964</v>
       </c>
-      <c r="F17" s="16" t="s">
-        <v>78</v>
+      <c r="F17" s="16">
+        <v>101.78440000000001</v>
       </c>
       <c r="G17" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H17" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I17" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J17" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K17" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L17" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M17" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N17" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O17" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P17" s="16"/>
       <c r="Q17" s="36">
-        <v>1.5439039848612932</v>
+        <v>0.68053857506301152</v>
       </c>
       <c r="R17" s="32">
-        <v>-1.783599511523589</v>
+        <v>-0.80672668552082138</v>
       </c>
     </row>
     <row r="18" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="17">
         <v>3.2789999999999999</v>
       </c>
       <c r="C18" s="16"/>
       <c r="D18" s="16">
         <v>99.805400000000006</v>
       </c>
       <c r="E18" s="16">
         <v>99.744799999999998</v>
       </c>
-      <c r="F18" s="16" t="s">
-        <v>78</v>
+      <c r="F18" s="16">
+        <v>100.4259</v>
       </c>
       <c r="G18" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H18" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I18" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J18" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K18" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L18" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M18" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N18" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O18" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P18" s="16"/>
       <c r="Q18" s="36">
-        <v>-6.0718157534570251E-2</v>
+        <v>0.68284261435182658</v>
       </c>
       <c r="R18" s="32">
-        <v>-0.26078539601782624</v>
+        <v>2.3804306687115386E-2</v>
       </c>
     </row>
     <row r="19" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="17">
         <v>7.5010000000000003</v>
       </c>
       <c r="C19" s="16"/>
       <c r="D19" s="16">
         <v>100.5153</v>
       </c>
       <c r="E19" s="16">
         <v>101.8142</v>
       </c>
-      <c r="F19" s="16" t="s">
-        <v>78</v>
+      <c r="F19" s="16">
+        <v>103.2007</v>
       </c>
       <c r="G19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P19" s="16"/>
       <c r="Q19" s="36">
-        <v>1.2922410817059724</v>
+        <v>1.36179432731387</v>
       </c>
       <c r="R19" s="32">
-        <v>1.1753786591461515</v>
+        <v>1.0587595904797766</v>
       </c>
     </row>
     <row r="20" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="17">
         <v>0.85099999999999998</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="16">
         <v>100</v>
       </c>
       <c r="E20" s="16">
         <v>100</v>
       </c>
-      <c r="F20" s="16" t="s">
-        <v>78</v>
+      <c r="F20" s="16">
+        <v>100</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J20" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K20" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L20" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M20" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N20" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O20" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P20" s="16"/>
       <c r="Q20" s="36">
         <v>0</v>
       </c>
       <c r="R20" s="32">
         <v>2.5945126298974701</v>
       </c>
     </row>
     <row r="21" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="17">
         <v>9.5679999999999996</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="16">
         <v>100.18429999999999</v>
       </c>
       <c r="E21" s="16">
         <v>101.9863</v>
       </c>
-      <c r="F21" s="16" t="s">
-        <v>78</v>
+      <c r="F21" s="16">
+        <v>100.2478</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H21" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I21" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J21" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K21" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L21" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M21" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N21" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O21" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P21" s="16"/>
       <c r="Q21" s="36">
-        <v>1.7986850235016931</v>
+        <v>-1.7046407213517913</v>
       </c>
       <c r="R21" s="32">
-        <v>0.8616921327201752</v>
+        <v>0.22354590189174689</v>
       </c>
     </row>
     <row r="22" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="17">
         <v>2.2519999999999998</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="16">
         <v>102.3792</v>
       </c>
       <c r="E22" s="16">
         <v>102.3459</v>
       </c>
-      <c r="F22" s="16" t="s">
-        <v>78</v>
+      <c r="F22" s="16">
+        <v>102.3459</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I22" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J22" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K22" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L22" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M22" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N22" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O22" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P22" s="16"/>
       <c r="Q22" s="36">
-        <v>-3.2526138121803064E-2</v>
+        <v>0</v>
       </c>
       <c r="R22" s="32">
         <v>1.1589014503812261</v>
       </c>
     </row>
     <row r="23" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="17">
         <v>3.363</v>
       </c>
       <c r="C23" s="16"/>
       <c r="D23" s="16">
         <v>100.0355</v>
       </c>
       <c r="E23" s="16">
         <v>99.881799999999998</v>
       </c>
-      <c r="F23" s="16" t="s">
-        <v>78</v>
+      <c r="F23" s="16">
+        <v>100.2004</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I23" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J23" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K23" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L23" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M23" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N23" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O23" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P23" s="16"/>
       <c r="Q23" s="36">
-        <v>-0.15364545586316919</v>
+        <v>0.3189770308504688</v>
       </c>
       <c r="R23" s="32">
-        <v>0.18516066649815965</v>
+        <v>0.76762093826147482</v>
       </c>
     </row>
     <row r="24" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="16"/>
       <c r="O24" s="16"/>
       <c r="P24" s="16"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="32"/>
     </row>
     <row r="25" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="17">
         <v>37.558</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="16">
         <v>99.555099999999996</v>
       </c>
       <c r="E25" s="16">
         <v>99.748699999999999</v>
       </c>
-      <c r="F25" s="16" t="s">
-        <v>78</v>
+      <c r="F25" s="16">
+        <v>100.5633</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I25" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J25" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K25" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L25" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M25" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N25" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O25" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P25" s="16"/>
       <c r="Q25" s="35">
-        <v>0.19446517556609713</v>
+        <v>0.81665224709695328</v>
       </c>
       <c r="R25" s="32">
-        <v>-1.3678163192659154</v>
+        <v>-0.65506626729785911</v>
       </c>
     </row>
     <row r="26" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="17">
         <v>25.254000000000001</v>
       </c>
       <c r="C26" s="16"/>
       <c r="D26" s="16">
         <v>99.953299999999999</v>
       </c>
       <c r="E26" s="16">
         <v>99.9846</v>
       </c>
-      <c r="F26" s="16" t="s">
-        <v>78</v>
+      <c r="F26" s="16">
+        <v>100.69499999999999</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I26" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J26" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K26" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L26" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M26" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N26" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O26" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P26" s="16"/>
       <c r="Q26" s="35">
-        <v>3.131462392937668E-2</v>
+        <v>0.71050941845043414</v>
       </c>
       <c r="R26" s="32">
-        <v>-1.0995467683256104</v>
+        <v>-0.17448027678916828</v>
       </c>
     </row>
     <row r="27" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="17">
         <v>5.0330000000000004</v>
       </c>
       <c r="C27" s="16"/>
       <c r="D27" s="16">
         <v>96.869900000000001</v>
       </c>
       <c r="E27" s="16">
         <v>98.056299999999993</v>
       </c>
-      <c r="F27" s="16" t="s">
-        <v>78</v>
+      <c r="F27" s="16">
+        <v>99.917000000000002</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H27" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I27" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J27" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K27" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L27" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M27" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N27" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O27" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P27" s="16"/>
       <c r="Q27" s="35">
-        <v>1.2247354441369216</v>
+        <v>1.8975833271294231</v>
       </c>
       <c r="R27" s="32">
-        <v>-1.5536555834215295</v>
+        <v>-1.3445077790295481</v>
       </c>
     </row>
     <row r="28" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="17">
         <v>7.2709999999999999</v>
       </c>
       <c r="C28" s="16"/>
       <c r="D28" s="16">
         <v>100.03100000000001</v>
       </c>
       <c r="E28" s="16">
         <v>100.10120000000001</v>
       </c>
-      <c r="F28" s="16" t="s">
-        <v>78</v>
+      <c r="F28" s="16">
+        <v>100.5531</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I28" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J28" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K28" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L28" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M28" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N28" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O28" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P28" s="16"/>
       <c r="Q28" s="35">
-        <v>7.0178244744129134E-2</v>
+        <v>0.45144313954277754</v>
       </c>
       <c r="R28" s="32">
-        <v>-2.0336820018164059</v>
+        <v>-1.700514015676591</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="17">
         <v>62.442</v>
       </c>
       <c r="C29" s="16"/>
       <c r="D29" s="16">
         <v>100.1741</v>
       </c>
       <c r="E29" s="16">
         <v>101.0701</v>
       </c>
-      <c r="F29" s="16" t="s">
-        <v>78</v>
+      <c r="F29" s="16">
+        <v>100.95440000000001</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I29" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J29" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K29" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L29" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M29" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N29" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O29" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P29" s="16"/>
       <c r="Q29" s="35">
-        <v>0.89444277512850212</v>
+        <v>-0.11447500299296201</v>
       </c>
       <c r="R29" s="32">
-        <v>1.039081002132346</v>
+        <v>0.90162844832153211</v>
       </c>
     </row>
     <row r="30" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="17">
         <v>49.485999999999997</v>
       </c>
       <c r="C30" s="16"/>
       <c r="D30" s="16">
         <v>100.1895</v>
       </c>
       <c r="E30" s="16">
         <v>101.31059999999999</v>
       </c>
-      <c r="F30" s="16" t="s">
-        <v>78</v>
+      <c r="F30" s="16">
+        <v>101.14960000000001</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I30" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K30" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L30" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M30" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N30" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O30" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P30" s="16"/>
       <c r="Q30" s="35">
-        <v>1.1189795337834787</v>
+        <v>-0.15891723077347006</v>
       </c>
       <c r="R30" s="32">
-        <v>1.2202103521555245</v>
+        <v>1.0489552405803932</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="17">
         <v>12.956</v>
       </c>
       <c r="C31" s="16"/>
       <c r="D31" s="16">
         <v>100.1152</v>
       </c>
       <c r="E31" s="16">
         <v>100.15130000000001</v>
       </c>
-      <c r="F31" s="16" t="s">
-        <v>78</v>
+      <c r="F31" s="16">
+        <v>100.2086</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H31" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I31" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J31" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K31" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L31" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M31" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N31" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O31" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P31" s="16"/>
       <c r="Q31" s="35">
-        <v>3.6058460653332042E-2</v>
+        <v>5.7213436071222146E-2</v>
       </c>
       <c r="R31" s="32">
-        <v>0.40381559622450375</v>
+        <v>0.38427247683446158</v>
       </c>
     </row>
     <row r="32" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="16"/>
       <c r="O32" s="16"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="35"/>
       <c r="R32" s="32"/>
     </row>
     <row r="33" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="17">
         <v>77.84</v>
       </c>
       <c r="C33" s="16"/>
       <c r="D33" s="16">
         <v>100.10209999999999</v>
       </c>
       <c r="E33" s="16">
         <v>100.68300000000001</v>
       </c>
-      <c r="F33" s="16" t="s">
-        <v>78</v>
+      <c r="F33" s="16">
+        <v>100.47839999999999</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I33" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J33" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K33" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L33" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M33" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N33" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O33" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P33" s="16"/>
       <c r="Q33" s="35">
-        <v>0.58030750603635084</v>
+        <v>-0.20321206161915459</v>
       </c>
       <c r="R33" s="32">
-        <v>0.64525802823942291</v>
+        <v>0.51730019517553216</v>
       </c>
     </row>
     <row r="34" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="17">
         <v>22.16</v>
       </c>
       <c r="C34" s="16"/>
       <c r="D34" s="16">
         <v>99.378399999999999</v>
       </c>
       <c r="E34" s="16">
         <v>100.19199999999999</v>
       </c>
-      <c r="F34" s="16" t="s">
-        <v>78</v>
+      <c r="F34" s="16">
+        <v>101.9644</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>78</v>
       </c>
       <c r="H34" s="16" t="s">
         <v>78</v>
       </c>
       <c r="I34" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J34" s="16" t="s">
         <v>78</v>
       </c>
       <c r="K34" s="16" t="s">
         <v>78</v>
       </c>
       <c r="L34" s="16" t="s">
         <v>78</v>
       </c>
       <c r="M34" s="16" t="s">
         <v>78</v>
       </c>
       <c r="N34" s="16" t="s">
         <v>78</v>
       </c>
       <c r="O34" s="16" t="s">
         <v>78</v>
       </c>
       <c r="P34" s="16"/>
       <c r="Q34" s="35">
-        <v>0.81868897064150148</v>
+        <v>1.7690035132545561</v>
       </c>
       <c r="R34" s="32">
-        <v>-1.6127179152800244</v>
+        <v>-0.34042694601941786</v>
       </c>
     </row>
     <row r="35" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="29">
         <v>100</v>
       </c>
       <c r="C35" s="28"/>
       <c r="D35" s="28">
         <v>99.941599999999994</v>
       </c>
       <c r="E35" s="28">
         <v>100.57380000000001</v>
       </c>
-      <c r="F35" s="28" t="s">
-        <v>78</v>
+      <c r="F35" s="28">
+        <v>100.8075</v>
       </c>
       <c r="G35" s="28" t="s">
         <v>78</v>
       </c>
       <c r="H35" s="28" t="s">
         <v>78</v>
       </c>
       <c r="I35" s="28" t="s">
         <v>78</v>
       </c>
       <c r="J35" s="28" t="s">
         <v>78</v>
       </c>
       <c r="K35" s="28" t="s">
         <v>78</v>
       </c>
       <c r="L35" s="28" t="s">
         <v>78</v>
       </c>
       <c r="M35" s="28" t="s">
         <v>78</v>
       </c>
       <c r="N35" s="28" t="s">
         <v>78</v>
       </c>
       <c r="O35" s="28" t="s">
         <v>78</v>
       </c>
       <c r="P35" s="28"/>
       <c r="Q35" s="34">
-        <v>0.63256942054160803</v>
+        <v>0.23236667999021504</v>
       </c>
       <c r="R35" s="33">
-        <v>0.13072155710979932</v>
+        <v>0.31465410438516483</v>
       </c>
     </row>
     <row r="36" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="28"/>
       <c r="D36" s="33">
         <v>-5.8400000000006003E-2</v>
       </c>
       <c r="E36" s="33">
         <v>0.57380000000000564</v>
       </c>
-      <c r="F36" s="33" t="s">
-        <v>78</v>
+      <c r="F36" s="33">
+        <v>0.80750000000000455</v>
       </c>
       <c r="G36" s="33" t="s">
         <v>78</v>
       </c>
       <c r="H36" s="33" t="s">
         <v>78</v>
       </c>
       <c r="I36" s="33" t="s">
         <v>78</v>
       </c>
       <c r="J36" s="33" t="s">
         <v>78</v>
       </c>
       <c r="K36" s="33" t="s">
         <v>78</v>
       </c>
       <c r="L36" s="33" t="s">
         <v>78</v>
       </c>
       <c r="M36" s="33" t="s">
         <v>78</v>
       </c>
       <c r="N36" s="33" t="s">
         <v>78</v>
       </c>
@@ -2855,51 +2851,51 @@
       <c r="R36" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="38"/>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="Q37" s="9"/>
       <c r="R37" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="38"/>
       <c r="C38" s="38"/>
       <c r="Q38" s="9"/>
       <c r="R38" s="9"/>
     </row>
     <row r="39" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q39" s="2"/>
       <c r="R39" s="2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="23" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F803B0F8-938A-4925-9283-231FA5E2BF55}">
   <dimension ref="A1:Q38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="5" customWidth="1"/>
@@ -8403,51 +8399,51 @@
         <v>3.0059755089819835</v>
       </c>
       <c r="M35" s="33">
         <v>3.0612295148974131</v>
       </c>
       <c r="N35" s="33">
         <v>3.0651691944635666</v>
       </c>
       <c r="O35" s="33">
         <v>2.8403119832248525</v>
       </c>
       <c r="P35" s="28"/>
       <c r="Q35" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="37" t="s">
         <v>56</v>
       </c>
       <c r="Q36" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="40" t="s">
+      <c r="A37" s="1" t="s">
         <v>80</v>
       </c>
       <c r="Q37" s="9"/>
     </row>
     <row r="38" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q38" s="2" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="22" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
@@ -9771,51 +9767,51 @@
         <v>1.2887000000000057</v>
       </c>
       <c r="M35" s="34">
         <v>1.5953999999999979</v>
       </c>
       <c r="N35" s="34">
         <v>1.634600000000006</v>
       </c>
       <c r="O35" s="34">
         <v>1.531099999999995</v>
       </c>
       <c r="P35" s="28"/>
       <c r="Q35" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="37" t="s">
         <v>56</v>
       </c>
       <c r="Q36" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="40" t="s">
+      <c r="A37" s="1" t="s">
         <v>80</v>
       </c>
       <c r="Q37" s="9"/>
     </row>
     <row r="38" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q38" s="2" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="22" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B2684F7-F21C-4397-9DF8-819666F478FE}">
@@ -11088,102 +11084,102 @@
       <c r="L34" s="28">
         <v>101.2058</v>
       </c>
       <c r="M34" s="28">
         <v>101.212</v>
       </c>
       <c r="N34" s="28">
         <v>100.9609</v>
       </c>
       <c r="O34" s="28">
         <v>100.85980000000001</v>
       </c>
       <c r="P34" s="28"/>
       <c r="Q34" s="33">
         <v>-0.81386681142402073</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="28"/>
-      <c r="D35" s="39">
+      <c r="D35" s="34">
         <v>-0.21585761854467367</v>
       </c>
-      <c r="E35" s="39">
+      <c r="E35" s="34">
         <v>-9.2341824060789016E-2</v>
       </c>
-      <c r="F35" s="39">
+      <c r="F35" s="34">
         <v>-1.5537814911187329E-2</v>
       </c>
-      <c r="G35" s="39">
+      <c r="G35" s="34">
         <v>-0.37929969691426857</v>
       </c>
-      <c r="H35" s="39">
+      <c r="H35" s="34">
         <v>-0.33750494161518141</v>
       </c>
-      <c r="I35" s="39">
+      <c r="I35" s="34">
         <v>-0.3167550748666913</v>
       </c>
-      <c r="J35" s="39">
+      <c r="J35" s="34">
         <v>-0.47478842019758344</v>
       </c>
-      <c r="K35" s="39">
+      <c r="K35" s="34">
         <v>-0.43092851228371937</v>
       </c>
-      <c r="L35" s="39">
+      <c r="L35" s="34">
         <v>-0.47360833298914151</v>
       </c>
-      <c r="M35" s="39">
+      <c r="M35" s="34">
         <v>-0.46751121574550375</v>
       </c>
-      <c r="N35" s="39">
+      <c r="N35" s="34">
         <v>-0.71444446411256601</v>
       </c>
-      <c r="O35" s="39">
+      <c r="O35" s="34">
         <v>-0.81386681142402073</v>
       </c>
       <c r="P35" s="28"/>
       <c r="Q35" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="37" t="s">
         <v>56</v>
       </c>
       <c r="Q36" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="40" t="s">
-        <v>85</v>
+      <c r="A37" s="1" t="s">
+        <v>81</v>
       </c>
       <c r="Q37" s="9"/>
     </row>
     <row r="38" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q38" s="2" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="22" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83833BF5-FC3F-46AE-A5AB-E0CA469C7A6D}">
   <dimension ref="A1:Q38"/>
@@ -12503,52 +12499,52 @@
       </c>
       <c r="L35" s="34">
         <v>0.48527911182201694</v>
       </c>
       <c r="M35" s="34">
         <v>0.25933426048860914</v>
       </c>
       <c r="N35" s="34">
         <v>0.12587511770012319</v>
       </c>
       <c r="O35" s="34">
         <v>0.15581724272425437</v>
       </c>
       <c r="P35" s="28"/>
       <c r="Q35" s="23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="8"/>
       <c r="Q36" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="40" t="s">
-        <v>85</v>
+      <c r="A37" s="1" t="s">
+        <v>81</v>
       </c>
       <c r="Q37" s="9"/>
     </row>
     <row r="38" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q38" s="2" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="22" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7a14e525-c421-4262-8081-b622dce32f5d}" enabled="1" method="Privileged" siteId="{815d4e96-e3a0-41eb-9183-2fea315f3277}" contentBits="0" removed="0"/>