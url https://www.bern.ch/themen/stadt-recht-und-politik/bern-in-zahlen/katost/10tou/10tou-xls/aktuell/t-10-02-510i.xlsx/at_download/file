--- v1 (2026-03-24)
+++ v2 (2026-04-13)
@@ -47,58 +47,58 @@
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\bgov.ch\bern\PRD\AUSTA\6_Statistik\2_Grundlagen_themenübergreifende-Bereiche\2_Publikationen\6_Internet\10\Aktuell\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\6_Statistik\2_Grundlagen_themenübergreifende-Bereiche\2_Publikationen\6_Internet\10\Aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EEC0919-BCB3-44A9-8FDA-7BA5F82D1306}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4BC4717-ECCE-403E-A4F6-90D4C2C96ECD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="41" r:id="rId1"/>
     <sheet name="2025" sheetId="40" r:id="rId2"/>
     <sheet name="2024" sheetId="39" r:id="rId3"/>
     <sheet name="2023" sheetId="37" r:id="rId4"/>
     <sheet name="2022" sheetId="20" r:id="rId5"/>
     <sheet name="2021" sheetId="13" r:id="rId6"/>
     <sheet name="2020" sheetId="18" r:id="rId7"/>
     <sheet name="2019" sheetId="19" r:id="rId8"/>
     <sheet name="2018" sheetId="21" r:id="rId9"/>
     <sheet name="2017" sheetId="22" r:id="rId10"/>
     <sheet name="2016" sheetId="23" r:id="rId11"/>
     <sheet name="2015" sheetId="24" r:id="rId12"/>
     <sheet name="2014" sheetId="25" r:id="rId13"/>
     <sheet name="2013" sheetId="26" r:id="rId14"/>
     <sheet name="2012" sheetId="27" r:id="rId15"/>
     <sheet name="2011" sheetId="28" r:id="rId16"/>
     <sheet name="2010" sheetId="29" r:id="rId17"/>
     <sheet name="2009" sheetId="30" r:id="rId18"/>
     <sheet name="2008" sheetId="31" r:id="rId19"/>
     <sheet name="2007" sheetId="32" r:id="rId20"/>
     <sheet name="2006" sheetId="33" r:id="rId21"/>
@@ -118,170 +118,148 @@
     <definedName name="Print_Titles" localSheetId="3">'2023'!$1:$8</definedName>
     <definedName name="Print_Titles" localSheetId="2">'2024'!$1:$8</definedName>
     <definedName name="Print_Titles" localSheetId="1">'2025'!$1:$8</definedName>
     <definedName name="Print_Titles" localSheetId="0">'2026'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="S45" i="41" l="1"/>
-  <c r="S43" i="41"/>
+  <c r="S27" i="41" l="1"/>
+  <c r="S44" i="41"/>
   <c r="S42" i="41"/>
   <c r="S41" i="41"/>
   <c r="S40" i="41"/>
-  <c r="S38" i="41"/>
-  <c r="S31" i="41"/>
+  <c r="S39" i="41"/>
+  <c r="S37" i="41"/>
   <c r="S30" i="41"/>
   <c r="S29" i="41"/>
   <c r="S28" i="41"/>
-  <c r="S27" i="41"/>
   <c r="S26" i="41"/>
   <c r="S25" i="41"/>
   <c r="S24" i="41"/>
   <c r="S23" i="41"/>
   <c r="S22" i="41"/>
   <c r="S21" i="41"/>
   <c r="S20" i="41"/>
   <c r="S19" i="41"/>
   <c r="S18" i="41"/>
   <c r="S17" i="41"/>
   <c r="S16" i="41"/>
   <c r="S15" i="41"/>
   <c r="S14" i="41"/>
   <c r="S13" i="41"/>
   <c r="S11" i="41"/>
   <c r="S10" i="41"/>
-  <c r="D37" i="41"/>
-  <c r="D35" i="41"/>
+  <c r="G12" i="41"/>
+  <c r="G9" i="41"/>
+  <c r="D36" i="41"/>
   <c r="D34" i="41"/>
   <c r="D33" i="41"/>
   <c r="D32" i="41"/>
-  <c r="D39" i="41"/>
-[...1 lines deleted...]
-  <c r="D43" i="41"/>
+  <c r="D31" i="41"/>
+  <c r="D38" i="41"/>
+  <c r="D44" i="41"/>
   <c r="D42" i="41"/>
   <c r="D41" i="41"/>
   <c r="D40" i="41"/>
-  <c r="D38" i="41" l="1"/>
-  <c r="D31" i="41"/>
+  <c r="D39" i="41"/>
+  <c r="D37" i="41" l="1"/>
   <c r="D30" i="41"/>
   <c r="D29" i="41"/>
   <c r="D28" i="41"/>
   <c r="D27" i="41"/>
   <c r="D26" i="41"/>
   <c r="D25" i="41"/>
   <c r="D24" i="41"/>
   <c r="D23" i="41"/>
   <c r="D22" i="41"/>
   <c r="D21" i="41"/>
   <c r="D20" i="41"/>
   <c r="D19" i="41"/>
   <c r="D18" i="41"/>
   <c r="D17" i="41"/>
   <c r="D16" i="41"/>
   <c r="D15" i="41"/>
   <c r="D14" i="41"/>
   <c r="D13" i="41"/>
   <c r="F12" i="41"/>
-  <c r="S12" i="41" s="1"/>
   <c r="D11" i="41"/>
   <c r="D10" i="41"/>
   <c r="F9" i="41"/>
-  <c r="S9" i="41" s="1"/>
   <c r="D9" i="41"/>
-  <c r="D39" i="40"/>
-  <c r="D32" i="40"/>
+  <c r="D38" i="40"/>
+  <c r="D31" i="40"/>
   <c r="D12" i="41" l="1"/>
-  <c r="S39" i="40"/>
-  <c r="S32" i="40"/>
+  <c r="S38" i="40"/>
   <c r="S31" i="40"/>
-  <c r="S30" i="40"/>
-[...21 lines deleted...]
-  <c r="D30" i="40"/>
+  <c r="D30" i="40" l="1"/>
+  <c r="S30" i="40" s="1"/>
+  <c r="D29" i="40"/>
   <c r="Q12" i="40"/>
   <c r="Q9" i="40"/>
   <c r="P12" i="40"/>
   <c r="P9" i="40"/>
   <c r="O12" i="40"/>
   <c r="O9" i="40"/>
   <c r="N12" i="40"/>
   <c r="N9" i="40"/>
   <c r="M12" i="40"/>
   <c r="M9" i="40"/>
-  <c r="S29" i="40"/>
   <c r="L12" i="40"/>
   <c r="L9" i="40"/>
   <c r="K12" i="40"/>
   <c r="K9" i="40"/>
   <c r="J12" i="40"/>
   <c r="J9" i="40"/>
   <c r="I12" i="40"/>
   <c r="I9" i="40"/>
   <c r="H12" i="40"/>
   <c r="H9" i="40"/>
-  <c r="S46" i="40"/>
+  <c r="S45" i="40"/>
   <c r="S28" i="39"/>
   <c r="S29" i="39"/>
   <c r="G12" i="40"/>
+  <c r="S12" i="41" s="1"/>
   <c r="G9" i="40"/>
+  <c r="S9" i="41" s="1"/>
   <c r="S26" i="19"/>
   <c r="S25" i="19"/>
   <c r="D26" i="19"/>
   <c r="D25" i="19"/>
   <c r="D26" i="18"/>
   <c r="D25" i="18"/>
   <c r="D26" i="13"/>
   <c r="D25" i="13"/>
   <c r="S34" i="19" l="1"/>
   <c r="S27" i="19"/>
   <c r="S14" i="19"/>
   <c r="S13" i="19"/>
   <c r="S12" i="19"/>
   <c r="S11" i="19"/>
   <c r="S10" i="19"/>
   <c r="S9" i="19"/>
   <c r="S41" i="18"/>
   <c r="S39" i="18"/>
   <c r="S38" i="18"/>
   <c r="S37" i="18"/>
   <c r="S36" i="18"/>
   <c r="S34" i="18"/>
   <c r="S27" i="18"/>
   <c r="S26" i="18"/>
   <c r="S25" i="18"/>
@@ -356,130 +334,150 @@
   <c r="S44" i="37"/>
   <c r="S43" i="37"/>
   <c r="S42" i="37"/>
   <c r="S40" i="37"/>
   <c r="S33" i="37"/>
   <c r="S32" i="37"/>
   <c r="S31" i="37"/>
   <c r="S29" i="37"/>
   <c r="S28" i="37"/>
   <c r="S26" i="37"/>
   <c r="S25" i="37"/>
   <c r="S24" i="37"/>
   <c r="S23" i="37"/>
   <c r="S22" i="37"/>
   <c r="S20" i="37"/>
   <c r="S19" i="37"/>
   <c r="S18" i="37"/>
   <c r="S17" i="37"/>
   <c r="S16" i="37"/>
   <c r="S14" i="37"/>
   <c r="S13" i="37"/>
   <c r="S12" i="37"/>
   <c r="S11" i="37"/>
   <c r="S10" i="37"/>
   <c r="S9" i="37"/>
-  <c r="S44" i="40" l="1"/>
-  <c r="S43" i="40"/>
+  <c r="S43" i="40" l="1"/>
   <c r="S42" i="40"/>
   <c r="S41" i="40"/>
+  <c r="S40" i="40"/>
   <c r="F12" i="40"/>
   <c r="F9" i="40" l="1"/>
   <c r="D9" i="40" s="1"/>
+  <c r="S9" i="40" s="1"/>
   <c r="S33" i="39"/>
-  <c r="S32" i="39"/>
   <c r="S48" i="39"/>
   <c r="S46" i="39"/>
   <c r="S45" i="39"/>
   <c r="S44" i="39"/>
   <c r="S43" i="39"/>
   <c r="S41" i="39"/>
   <c r="S34" i="39"/>
-  <c r="S31" i="39"/>
-  <c r="S30" i="39"/>
   <c r="S27" i="39"/>
   <c r="S26" i="39"/>
   <c r="S25" i="39"/>
   <c r="S24" i="39"/>
   <c r="S23" i="39"/>
   <c r="S22" i="39"/>
   <c r="S21" i="39"/>
   <c r="S20" i="39"/>
   <c r="S19" i="39"/>
   <c r="S18" i="39"/>
   <c r="S17" i="39"/>
   <c r="S16" i="39"/>
   <c r="S15" i="39"/>
   <c r="S14" i="39"/>
   <c r="S13" i="39"/>
   <c r="S12" i="39"/>
   <c r="S11" i="39"/>
   <c r="S10" i="39"/>
   <c r="S9" i="39"/>
-  <c r="D29" i="40"/>
   <c r="D28" i="40"/>
   <c r="D27" i="40"/>
+  <c r="S27" i="40" s="1"/>
   <c r="D26" i="40"/>
+  <c r="S26" i="40" s="1"/>
   <c r="D25" i="40"/>
+  <c r="S25" i="40" s="1"/>
   <c r="D24" i="40"/>
+  <c r="S24" i="40" s="1"/>
   <c r="D23" i="40"/>
+  <c r="S23" i="40" s="1"/>
   <c r="D22" i="40"/>
+  <c r="S22" i="40" s="1"/>
   <c r="D21" i="40"/>
+  <c r="S21" i="40" s="1"/>
   <c r="D20" i="40"/>
+  <c r="S20" i="40" s="1"/>
   <c r="D19" i="40"/>
+  <c r="S19" i="40" s="1"/>
   <c r="D18" i="40"/>
+  <c r="S18" i="40" s="1"/>
   <c r="D17" i="40"/>
+  <c r="S17" i="40" s="1"/>
   <c r="D16" i="40"/>
+  <c r="S16" i="40" s="1"/>
   <c r="D15" i="40"/>
+  <c r="S15" i="40" s="1"/>
   <c r="D14" i="40"/>
+  <c r="S14" i="40" s="1"/>
   <c r="D13" i="40"/>
+  <c r="S13" i="40" s="1"/>
   <c r="D11" i="40"/>
+  <c r="S11" i="40" s="1"/>
   <c r="D10" i="40"/>
+  <c r="S10" i="40" s="1"/>
   <c r="D28" i="39"/>
   <c r="D33" i="39"/>
   <c r="D32" i="39"/>
+  <c r="S29" i="40" s="1"/>
   <c r="D31" i="39"/>
+  <c r="S31" i="39" s="1"/>
   <c r="D30" i="39"/>
+  <c r="S30" i="39" s="1"/>
   <c r="D29" i="39"/>
   <c r="D27" i="39"/>
   <c r="D26" i="39"/>
   <c r="D25" i="39"/>
   <c r="D24" i="39"/>
   <c r="D23" i="39"/>
   <c r="D22" i="39"/>
   <c r="D21" i="39"/>
   <c r="D20" i="39"/>
   <c r="D19" i="39"/>
   <c r="D18" i="39"/>
   <c r="D17" i="39"/>
   <c r="D16" i="39"/>
   <c r="D15" i="39"/>
   <c r="D14" i="39"/>
   <c r="D13" i="39"/>
   <c r="D11" i="39"/>
   <c r="D10" i="39"/>
-  <c r="D12" i="40" l="1"/>
+  <c r="S28" i="40" l="1"/>
+  <c r="S32" i="39"/>
+  <c r="D12" i="40"/>
+  <c r="S12" i="40" s="1"/>
   <c r="D12" i="39"/>
   <c r="D9" i="39"/>
   <c r="D30" i="37" l="1"/>
   <c r="D27" i="37"/>
   <c r="D21" i="37"/>
   <c r="D15" i="37"/>
   <c r="D32" i="37" l="1"/>
   <c r="D31" i="37"/>
   <c r="D29" i="37"/>
   <c r="D28" i="37"/>
   <c r="D26" i="37"/>
   <c r="D25" i="37"/>
   <c r="D24" i="37"/>
   <c r="D23" i="37"/>
   <c r="D22" i="37"/>
   <c r="D20" i="37"/>
   <c r="D19" i="37"/>
   <c r="D18" i="37"/>
   <c r="D17" i="37"/>
   <c r="D16" i="37"/>
   <c r="D14" i="37"/>
   <c r="D13" i="37"/>
   <c r="Q12" i="37"/>
   <c r="P12" i="37"/>
   <c r="O12" i="37"/>
@@ -1034,51 +1032,51 @@
   <c r="L21" i="26"/>
   <c r="L21" i="29"/>
   <c r="L21" i="33"/>
   <c r="P21" i="21"/>
   <c r="L21" i="28"/>
   <c r="L21" i="30"/>
   <c r="P21" i="32"/>
   <c r="P21" i="34"/>
   <c r="P21" i="35"/>
   <c r="L21" i="21"/>
   <c r="P21" i="22"/>
   <c r="P21" i="24"/>
   <c r="L21" i="31"/>
   <c r="L21" i="32"/>
   <c r="L21" i="35"/>
   <c r="L21" i="23"/>
   <c r="L21" i="25"/>
   <c r="L21" i="22"/>
   <c r="L21" i="24"/>
   <c r="L21" i="27"/>
   <c r="L21" i="34"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1178" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1176" uniqueCount="130">
   <si>
     <t>Statistik Stadt Bern</t>
   </si>
   <si>
     <t>Veränderung in %</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Mrz</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
@@ -1622,70 +1620,70 @@
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t>Datenquelle: Bundesamt für Statistik, Beherbergungsstatistik HESTA (Datenstand: 1.7.2025)</t>
   </si>
   <si>
     <t>Datenquelle: Bundesamt für Statistik, Beherbergungsstatistik HESTA (Datenstand: 13.4.2018)</t>
   </si>
   <si>
     <t>Datenquelle: Bundesamt für Statistik, Beherbergungsstatistik HESTA (Datenstand: 25.2.2026)</t>
   </si>
   <si>
     <t>Ankünfte und Übernachtungen sowie Betten- und Zimmerauslastung in Hotelleriebetrieben nach Monat 2026</t>
   </si>
   <si>
     <t>2025/2026</t>
   </si>
   <si>
-    <t>Datenquelle: Bundesamt für Statistik, Beherbergungsstatistik HESTA (Datenstand: 9.3.2026)</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t>provisorische Zahlen</t>
+  </si>
+  <si>
+    <t>Datenquelle: Bundesamt für Statistik, Beherbergungsstatistik HESTA (Datenstand: 7.4.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="##0.0;\–\ ##0.0;\–"/>
     <numFmt numFmtId="165" formatCode="#\ ##0;\–\ #\ ##0;\–"/>
     <numFmt numFmtId="166" formatCode="##0;\–\ ##0;\–"/>
     <numFmt numFmtId="167" formatCode="#\ ##0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="#\ ##0.0;\–\ #\ ##0.0;\–"/>
     <numFmt numFmtId="170" formatCode="#\ ##0\ ##0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -3943,51 +3941,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CF9C40D-3FD5-43D6-9AAB-B3B5D368E12F}">
-  <dimension ref="A1:U52"/>
+  <dimension ref="A1:U51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="17" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="17" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" style="1" customWidth="1"/>
     <col min="6" max="17" width="6.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="1.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="14.140625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:21" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:21" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
@@ -4011,1351 +4009,1392 @@
         <v>52</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="s">
         <v>1</v>
       </c>
       <c r="U6" s="1"/>
     </row>
     <row r="7" spans="1:21" s="10" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D7" s="23" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="K7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="O7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="P7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="Q7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S7" s="14" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="U7" s="1"/>
     </row>
     <row r="8" spans="1:21" s="10" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="13"/>
       <c r="O8" s="13"/>
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="11"/>
       <c r="S8" s="12" t="s">
         <v>126</v>
       </c>
       <c r="U8" s="1"/>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="24">
         <f>SUM(F9:Q9)</f>
-        <v>33567</v>
+        <v>66173</v>
       </c>
       <c r="E9" s="24"/>
       <c r="F9" s="24">
-        <f t="shared" ref="F9" si="0">SUM(F10:F11)</f>
+        <f t="shared" ref="F9:G9" si="0">SUM(F10:F11)</f>
         <v>33567</v>
       </c>
-      <c r="G9" s="24"/>
+      <c r="G9" s="24">
+        <f t="shared" si="0"/>
+        <v>32606</v>
+      </c>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
       <c r="N9" s="24"/>
       <c r="O9" s="24"/>
       <c r="P9" s="24"/>
       <c r="Q9" s="24"/>
       <c r="R9" s="25"/>
       <c r="S9" s="26">
-        <f>100*(F9-'2025'!F9)/'2025'!F9</f>
-        <v>-5.8244255534045957</v>
+        <f>100*(G9-'2025'!G9)/'2025'!G9</f>
+        <v>1.6396508728179551</v>
       </c>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.2">
       <c r="B10" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="27">
         <f t="shared" ref="D10:D26" si="1">SUM(F10:Q10)</f>
-        <v>18996</v>
+        <v>36962</v>
       </c>
       <c r="E10" s="27"/>
       <c r="F10" s="27">
         <v>18996</v>
       </c>
-      <c r="G10" s="27"/>
+      <c r="G10" s="27">
+        <v>17966</v>
+      </c>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="28"/>
       <c r="S10" s="29">
-        <f>100*(F10-'2025'!F10)/'2025'!F10</f>
-        <v>-4.4707065627357307</v>
+        <f>100*(G10-'2025'!G10)/'2025'!G10</f>
+        <v>2.0273723664035437</v>
       </c>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.2">
       <c r="B11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="27">
         <f>SUM(F11:Q11)</f>
-        <v>14571</v>
+        <v>29211</v>
       </c>
       <c r="E11" s="27"/>
       <c r="F11" s="27">
         <v>14571</v>
       </c>
-      <c r="G11" s="27"/>
+      <c r="G11" s="27">
+        <v>14640</v>
+      </c>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
       <c r="O11" s="27"/>
       <c r="P11" s="27"/>
       <c r="Q11" s="27"/>
       <c r="R11" s="28"/>
       <c r="S11" s="29">
-        <f>100*(F11-'2025'!F11)/'2025'!F11</f>
-        <v>-7.5326818124127426</v>
+        <f>100*(G11-'2025'!G11)/'2025'!G11</f>
+        <v>1.1678529472738581</v>
       </c>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="92">
         <f t="shared" si="1"/>
-        <v>57315</v>
+        <v>112560</v>
       </c>
       <c r="E12" s="27"/>
       <c r="F12" s="27">
-        <f t="shared" ref="F12" si="2">SUM(F13:F14)</f>
+        <f t="shared" ref="F12:G12" si="2">SUM(F13:F14)</f>
         <v>57315</v>
       </c>
-      <c r="G12" s="27"/>
+      <c r="G12" s="27">
+        <f t="shared" si="2"/>
+        <v>55245</v>
+      </c>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
       <c r="O12" s="27"/>
       <c r="P12" s="27"/>
       <c r="Q12" s="27"/>
       <c r="R12" s="28"/>
       <c r="S12" s="29">
-        <f>100*(F12-'2025'!F12)/'2025'!F12</f>
-        <v>-2.2011773739442027</v>
+        <f>100*(G12-'2025'!G12)/'2025'!G12</f>
+        <v>1.9750807568066451</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.2">
       <c r="B13" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="27">
         <f t="shared" si="1"/>
-        <v>27888</v>
+        <v>55923</v>
       </c>
       <c r="E13" s="27"/>
       <c r="F13" s="27">
         <v>27888</v>
       </c>
-      <c r="G13" s="27"/>
+      <c r="G13" s="27">
+        <v>28035</v>
+      </c>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
       <c r="O13" s="27"/>
       <c r="P13" s="27"/>
       <c r="Q13" s="27"/>
       <c r="R13" s="28"/>
       <c r="S13" s="29">
-        <f>100*(F13-'2025'!F13)/'2025'!F13</f>
-        <v>-2.2810890360559233</v>
+        <f>100*(G13-'2025'!G13)/'2025'!G13</f>
+        <v>6.9425901201602134</v>
       </c>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.2">
       <c r="B14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="27">
         <f>SUM(F14:Q14)</f>
-        <v>29427</v>
+        <v>56637</v>
       </c>
       <c r="E14" s="27"/>
       <c r="F14" s="27">
         <v>29427</v>
       </c>
-      <c r="G14" s="27"/>
+      <c r="G14" s="27">
+        <v>27210</v>
+      </c>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
       <c r="O14" s="27"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="27"/>
       <c r="R14" s="28"/>
       <c r="S14" s="29">
-        <f>100*(F14-'2025'!F14)/'2025'!F14</f>
-        <v>-2.1253242865695472</v>
+        <f>100*(G14-'2025'!G14)/'2025'!G14</f>
+        <v>-2.6824034334763946</v>
       </c>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.2">
       <c r="B15" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>113</v>
       </c>
       <c r="D15" s="27">
         <f t="shared" si="1"/>
-        <v>426</v>
+        <v>1027</v>
       </c>
       <c r="E15" s="27"/>
       <c r="F15" s="27">
         <v>426</v>
       </c>
-      <c r="G15" s="27"/>
+      <c r="G15" s="27">
+        <v>601</v>
+      </c>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
       <c r="N15" s="27"/>
       <c r="O15" s="27"/>
       <c r="P15" s="27"/>
       <c r="Q15" s="27"/>
       <c r="R15" s="28"/>
       <c r="S15" s="29">
-        <f>100*(F15-'2025'!F15)/'2025'!F15</f>
-        <v>6.2344139650872821</v>
+        <f>100*(G15-'2025'!G15)/'2025'!G15</f>
+        <v>31.50984682713348</v>
       </c>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.2">
       <c r="B16" s="1"/>
       <c r="C16" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="27">
         <f t="shared" si="1"/>
-        <v>6754</v>
+        <v>13102</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="27">
         <v>6754</v>
       </c>
-      <c r="G16" s="27"/>
+      <c r="G16" s="27">
+        <v>6348</v>
+      </c>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
       <c r="O16" s="27"/>
       <c r="P16" s="27"/>
       <c r="Q16" s="27"/>
       <c r="R16" s="28"/>
       <c r="S16" s="29">
-        <f>100*(F16-'2025'!F16)/'2025'!F16</f>
-        <v>1.1229225932025753</v>
+        <f>100*(G16-'2025'!G16)/'2025'!G16</f>
+        <v>8.4016393442622945</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C17" s="17" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="27">
         <f t="shared" si="1"/>
-        <v>1751</v>
+        <v>3608</v>
       </c>
       <c r="E17" s="27"/>
       <c r="F17" s="27">
         <v>1751</v>
       </c>
-      <c r="G17" s="27"/>
+      <c r="G17" s="27">
+        <v>1857</v>
+      </c>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="27"/>
       <c r="O17" s="27"/>
       <c r="P17" s="27"/>
       <c r="Q17" s="27"/>
       <c r="R17" s="28"/>
       <c r="S17" s="29">
-        <f>100*(F17-'2025'!F17)/'2025'!F17</f>
-        <v>0.63218390804597702</v>
+        <f>100*(G17-'2025'!G17)/'2025'!G17</f>
+        <v>-8.8812561334641806</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C18" s="17" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="27">
         <f t="shared" si="1"/>
-        <v>2361</v>
+        <v>3790</v>
       </c>
       <c r="E18" s="27"/>
       <c r="F18" s="27">
         <v>2361</v>
       </c>
-      <c r="G18" s="27"/>
+      <c r="G18" s="27">
+        <v>1429</v>
+      </c>
       <c r="H18" s="27"/>
       <c r="I18" s="27"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
       <c r="N18" s="27"/>
       <c r="O18" s="27"/>
       <c r="P18" s="27"/>
       <c r="Q18" s="27"/>
       <c r="R18" s="28"/>
       <c r="S18" s="29">
-        <f>100*(F18-'2025'!F18)/'2025'!F18</f>
-        <v>-8.559256390395042</v>
+        <f>100*(G18-'2025'!G18)/'2025'!G18</f>
+        <v>7.5244544770504138</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C19" s="17" t="s">
         <v>109</v>
       </c>
       <c r="D19" s="27">
         <f t="shared" si="1"/>
-        <v>699</v>
+        <v>1855</v>
       </c>
       <c r="E19" s="27"/>
       <c r="F19" s="27">
         <v>699</v>
       </c>
-      <c r="G19" s="27"/>
+      <c r="G19" s="27">
+        <v>1156</v>
+      </c>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
       <c r="O19" s="27"/>
       <c r="P19" s="27"/>
       <c r="Q19" s="27"/>
       <c r="R19" s="28"/>
       <c r="S19" s="29">
-        <f>100*(F19-'2025'!F19)/'2025'!F19</f>
-        <v>-3.8514442916093534</v>
+        <f>100*(G19-'2025'!G19)/'2025'!G19</f>
+        <v>0.43440486533449174</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C20" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D20" s="27">
         <f t="shared" si="1"/>
-        <v>739</v>
+        <v>1481</v>
       </c>
       <c r="E20" s="27"/>
       <c r="F20" s="27">
         <v>739</v>
       </c>
-      <c r="G20" s="27"/>
+      <c r="G20" s="27">
+        <v>742</v>
+      </c>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="28"/>
       <c r="S20" s="29">
-        <f>100*(F20-'2025'!F20)/'2025'!F20</f>
-        <v>0.81855388813096863</v>
+        <f>100*(G20-'2025'!G20)/'2025'!G20</f>
+        <v>10.581222056631892</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C21" s="17" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="27">
         <f t="shared" si="1"/>
-        <v>825</v>
+        <v>1584</v>
       </c>
       <c r="E21" s="27"/>
       <c r="F21" s="27">
         <v>825</v>
       </c>
-      <c r="G21" s="27"/>
+      <c r="G21" s="27">
+        <v>759</v>
+      </c>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
       <c r="O21" s="27"/>
       <c r="P21" s="27"/>
       <c r="Q21" s="27"/>
       <c r="R21" s="28"/>
       <c r="S21" s="29">
-        <f>100*(F21-'2025'!F22)/'2025'!F22</f>
-        <v>-19.038272816486753</v>
+        <f>100*(G21-'2025'!G22)/'2025'!G22</f>
+        <v>-18.387096774193548</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C22" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="27">
         <f t="shared" si="1"/>
-        <v>1380</v>
+        <v>2821</v>
       </c>
       <c r="E22" s="27"/>
       <c r="F22" s="27">
         <v>1380</v>
       </c>
-      <c r="G22" s="27"/>
+      <c r="G22" s="27">
+        <v>1441</v>
+      </c>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
       <c r="O22" s="27"/>
       <c r="P22" s="27"/>
       <c r="Q22" s="27"/>
       <c r="R22" s="28"/>
       <c r="S22" s="29">
-        <f>100*(F22-'2025'!F23)/'2025'!F23</f>
-        <v>7.8125</v>
+        <f>100*(G22-'2025'!G23)/'2025'!G23</f>
+        <v>-10.939431396786155</v>
       </c>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C23" s="17" t="s">
         <v>110</v>
       </c>
       <c r="D23" s="27">
         <f t="shared" si="1"/>
-        <v>1300</v>
+        <v>2154</v>
       </c>
       <c r="E23" s="27"/>
       <c r="F23" s="27">
         <v>1300</v>
       </c>
-      <c r="G23" s="27"/>
+      <c r="G23" s="27">
+        <v>854</v>
+      </c>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
       <c r="O23" s="27"/>
       <c r="P23" s="27"/>
       <c r="Q23" s="27"/>
       <c r="R23" s="28"/>
       <c r="S23" s="29">
-        <f>100*(F23-'2025'!F24)/'2025'!F24</f>
-        <v>5.691056910569106</v>
+        <f>100*(G23-'2025'!G24)/'2025'!G24</f>
+        <v>54.151624548736464</v>
       </c>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C24" s="17" t="s">
         <v>25</v>
       </c>
       <c r="D24" s="27">
         <f t="shared" si="1"/>
-        <v>2189</v>
+        <v>4524</v>
       </c>
       <c r="E24" s="27"/>
       <c r="F24" s="27">
         <v>2189</v>
       </c>
-      <c r="G24" s="27"/>
+      <c r="G24" s="27">
+        <v>2335</v>
+      </c>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
       <c r="O24" s="27"/>
       <c r="P24" s="27"/>
       <c r="Q24" s="27"/>
       <c r="R24" s="28"/>
       <c r="S24" s="29">
-        <f>100*(F24-'2025'!F25)/'2025'!F25</f>
-        <v>-6.132075471698113</v>
+        <f>100*(G24-'2025'!G25)/'2025'!G25</f>
+        <v>13.29451722464823</v>
       </c>
       <c r="T24" s="28"/>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C25" s="17" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="27">
         <f t="shared" si="1"/>
-        <v>817</v>
+        <v>2248</v>
       </c>
       <c r="E25" s="27"/>
       <c r="F25" s="27">
         <v>817</v>
       </c>
-      <c r="G25" s="27"/>
+      <c r="G25" s="27">
+        <v>1431</v>
+      </c>
       <c r="H25" s="27"/>
       <c r="I25" s="27"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
       <c r="O25" s="27"/>
       <c r="P25" s="27"/>
       <c r="Q25" s="27"/>
       <c r="R25" s="28"/>
       <c r="S25" s="29">
-        <f>100*(F25-'2025'!F26)/'2025'!F26</f>
-        <v>-28.832752613240419</v>
+        <f>100*(G25-'2025'!G26)/'2025'!G26</f>
+        <v>71.172248803827756</v>
       </c>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C26" s="17" t="s">
         <v>115</v>
       </c>
       <c r="D26" s="27">
         <f t="shared" si="1"/>
-        <v>336</v>
+        <v>575</v>
       </c>
       <c r="E26" s="27"/>
       <c r="F26" s="27">
         <v>336</v>
       </c>
-      <c r="G26" s="27"/>
+      <c r="G26" s="27">
+        <v>239</v>
+      </c>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="27"/>
       <c r="O26" s="27"/>
       <c r="P26" s="27"/>
       <c r="Q26" s="27"/>
       <c r="R26" s="28"/>
       <c r="S26" s="29">
-        <f>100*(F26-'2025'!F27)/'2025'!F27</f>
-        <v>-20.941176470588236</v>
+        <f>100*(G26-'2025'!G27)/'2025'!G27</f>
+        <v>-46.770601336302896</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A27" s="15"/>
       <c r="B27" s="15"/>
       <c r="C27" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D27" s="30">
         <f>SUM(F27:Q27)</f>
-        <v>827</v>
+        <v>1097</v>
       </c>
       <c r="E27" s="30"/>
       <c r="F27" s="30">
         <v>827</v>
       </c>
-      <c r="G27" s="30"/>
+      <c r="G27" s="30">
+        <v>270</v>
+      </c>
       <c r="H27" s="30"/>
       <c r="I27" s="30"/>
       <c r="J27" s="30"/>
       <c r="K27" s="30"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="30"/>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="31"/>
       <c r="S27" s="32">
-        <f>100*(F27-'2025'!F28)/'2025'!F28</f>
-[...29 lines deleted...]
-        <v>#DIV/0!</v>
+        <f>100*(G27-'2025'!G28)/'2025'!G28</f>
+        <v>-25.414364640883978</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="22"/>
+      <c r="C28" s="22"/>
+      <c r="D28" s="90">
+        <f>AVERAGE(F28:Q28)</f>
+        <v>38</v>
+      </c>
+      <c r="E28" s="24"/>
+      <c r="F28" s="90">
+        <v>38</v>
+      </c>
+      <c r="G28" s="90">
+        <v>38</v>
+      </c>
+      <c r="H28" s="90"/>
+      <c r="I28" s="90"/>
+      <c r="J28" s="90"/>
+      <c r="K28" s="90"/>
+      <c r="L28" s="90"/>
+      <c r="M28" s="90"/>
+      <c r="N28" s="90"/>
+      <c r="O28" s="90"/>
+      <c r="P28" s="90"/>
+      <c r="Q28" s="90"/>
+      <c r="R28" s="25"/>
+      <c r="S28" s="26">
+        <f>100*(G28-'2025'!G29)/'2025'!G29</f>
+        <v>-2.5641025641025643</v>
       </c>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A29" s="21" t="s">
-[...4 lines deleted...]
-      <c r="D29" s="90">
+      <c r="A29" s="15"/>
+      <c r="B29" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="34">
         <f>AVERAGE(F29:Q29)</f>
         <v>38</v>
       </c>
-      <c r="E29" s="24"/>
-      <c r="F29" s="90">
+      <c r="E29" s="30"/>
+      <c r="F29" s="33">
         <v>38</v>
       </c>
-      <c r="G29" s="90"/>
-[...12 lines deleted...]
-        <f>100*(F29-'2025'!F30)/'2025'!F30</f>
+      <c r="G29" s="33">
+        <v>38</v>
+      </c>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="33"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="33"/>
+      <c r="R29" s="31"/>
+      <c r="S29" s="29">
+        <f>100*(G29-'2025'!G30)/'2025'!G30</f>
         <v>-2.5641025641025643</v>
       </c>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A30" s="15"/>
-[...28 lines deleted...]
-        <v>-2.5641025641025643</v>
+      <c r="A30" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="22"/>
+      <c r="C30" s="22"/>
+      <c r="D30" s="35">
+        <f t="shared" ref="D30" si="3">AVERAGE(F30:Q30)</f>
+        <v>5422.8709677419356</v>
+      </c>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24">
+        <v>5386.7419354838712</v>
+      </c>
+      <c r="G30" s="24">
+        <v>5459</v>
+      </c>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
+      <c r="N30" s="24"/>
+      <c r="O30" s="24"/>
+      <c r="P30" s="24"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="25"/>
+      <c r="S30" s="26">
+        <f>100*(G30-'2025'!G31)/'2025'!G31</f>
+        <v>-1.5864431224085092</v>
       </c>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A31" s="21" t="s">
-[...26 lines deleted...]
-        <v>-0.85849140618041497</v>
+      <c r="B31" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="D31" s="28">
+        <f t="shared" ref="D31:D34" si="4">AVERAGE(F31:R31)</f>
+        <v>35.232712428732697</v>
+      </c>
+      <c r="E31" s="29"/>
+      <c r="F31" s="29">
+        <v>34.322620052817797</v>
+      </c>
+      <c r="G31" s="29">
+        <v>36.142804804647596</v>
+      </c>
+      <c r="H31" s="29"/>
+      <c r="I31" s="29"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="29"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="29"/>
+      <c r="O31" s="29"/>
+      <c r="P31" s="28"/>
+      <c r="Q31" s="28"/>
+      <c r="R31" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="S31" s="29" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A32" s="1"/>
       <c r="B32" s="17" t="s">
-        <v>101</v>
+        <v>37</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>41</v>
       </c>
       <c r="D32" s="28">
-        <f t="shared" ref="D32:D35" si="4">AVERAGE(F32:R32)</f>
-        <v>34.322620052817797</v>
+        <f t="shared" si="4"/>
+        <v>39.441296067898101</v>
       </c>
       <c r="E32" s="29"/>
       <c r="F32" s="29">
-        <v>34.322620052817797</v>
-[...1 lines deleted...]
-      <c r="G32" s="29"/>
+        <v>38.324380662230404</v>
+      </c>
+      <c r="G32" s="29">
+        <v>40.558211473565798</v>
+      </c>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
       <c r="O32" s="29"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="28"/>
       <c r="R32" s="28" t="s">
         <v>98</v>
       </c>
       <c r="S32" s="29" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A33" s="1"/>
-      <c r="B33" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="17" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D33" s="28">
         <f t="shared" si="4"/>
-        <v>38.324380662230404</v>
+        <v>37.205480087227201</v>
       </c>
       <c r="E33" s="29"/>
       <c r="F33" s="29">
-        <v>38.324380662230404</v>
-[...1 lines deleted...]
-      <c r="G33" s="29"/>
+        <v>36.823631819841097</v>
+      </c>
+      <c r="G33" s="29">
+        <v>37.587328354613298</v>
+      </c>
       <c r="H33" s="29"/>
       <c r="I33" s="29"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="29"/>
       <c r="N33" s="29"/>
       <c r="O33" s="29"/>
       <c r="P33" s="28"/>
       <c r="Q33" s="28"/>
       <c r="R33" s="28" t="s">
         <v>98</v>
       </c>
       <c r="S33" s="29" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A34" s="1"/>
       <c r="C34" s="17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D34" s="28">
         <f t="shared" si="4"/>
-        <v>36.823631819841097</v>
+        <v>34.176412500484048</v>
       </c>
       <c r="E34" s="29"/>
       <c r="F34" s="29">
-        <v>36.823631819841097</v>
-[...1 lines deleted...]
-      <c r="G34" s="29"/>
+        <v>32.768591307490702</v>
+      </c>
+      <c r="G34" s="29">
+        <v>35.584233693477401</v>
+      </c>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="29"/>
       <c r="O34" s="29"/>
       <c r="P34" s="28"/>
       <c r="Q34" s="28"/>
       <c r="R34" s="28" t="s">
         <v>98</v>
       </c>
       <c r="S34" s="29" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A35" s="1"/>
       <c r="C35" s="17" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D35" s="28"/>
       <c r="E35" s="29"/>
-      <c r="F35" s="29">
-[...1 lines deleted...]
-      </c>
+      <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
-      <c r="N35" s="29"/>
-      <c r="O35" s="29"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
-      <c r="R35" s="28" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R35" s="28"/>
+      <c r="S35" s="29"/>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A36" s="1"/>
-[...14 lines deleted...]
-      <c r="O36" s="28"/>
+      <c r="A36" s="20"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="28">
+        <f t="shared" ref="D36:D42" si="5">AVERAGE(F36:R36)</f>
+        <v>28.6194057928072</v>
+      </c>
+      <c r="E36" s="32"/>
+      <c r="F36" s="32">
+        <v>27.832412483734</v>
+      </c>
+      <c r="G36" s="32">
+        <v>29.4063991018804</v>
+      </c>
+      <c r="H36" s="32"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="32"/>
+      <c r="K36" s="32"/>
+      <c r="L36" s="32"/>
+      <c r="M36" s="32"/>
+      <c r="N36" s="32"/>
+      <c r="O36" s="32"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="28"/>
-      <c r="R36" s="28"/>
-      <c r="S36" s="29"/>
+      <c r="R36" s="31"/>
+      <c r="S36" s="32" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A37" s="20"/>
-[...24 lines deleted...]
-      <c r="S37" s="32" t="s">
+      <c r="A37" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="22"/>
+      <c r="C37" s="22"/>
+      <c r="D37" s="35">
+        <f t="shared" ref="D37" si="6">AVERAGE(F37:Q37)</f>
+        <v>2804.0322580645161</v>
+      </c>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24">
+        <v>2786.0645161290322</v>
+      </c>
+      <c r="G37" s="24">
+        <v>2822</v>
+      </c>
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
+      <c r="N37" s="24"/>
+      <c r="O37" s="24"/>
+      <c r="P37" s="24"/>
+      <c r="Q37" s="24"/>
+      <c r="R37" s="25"/>
+      <c r="S37" s="26">
+        <f>100*(G37-'2025'!G38)/'2025'!G38</f>
+        <v>-1.9117135905457074</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A38" s="15"/>
+      <c r="B38" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="15"/>
+      <c r="D38" s="28">
+        <f t="shared" si="5"/>
+        <v>48.4229657967322</v>
+      </c>
+      <c r="E38" s="30"/>
+      <c r="F38" s="31">
+        <v>47.609068173397603</v>
+      </c>
+      <c r="G38" s="31">
+        <v>49.236863420066797</v>
+      </c>
+      <c r="H38" s="31"/>
+      <c r="I38" s="31"/>
+      <c r="J38" s="31"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="31"/>
+      <c r="N38" s="31"/>
+      <c r="O38" s="31"/>
+      <c r="P38" s="31"/>
+      <c r="Q38" s="31"/>
+      <c r="R38" s="31"/>
+      <c r="S38" s="32" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="38" spans="1:19" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-    </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A39" s="15"/>
-[...4 lines deleted...]
-      <c r="D39" s="28">
+      <c r="A39" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" s="22"/>
+      <c r="C39" s="22"/>
+      <c r="D39" s="25">
+        <f>AVERAGE(F39:R39)</f>
+        <v>1.7009003125287343</v>
+      </c>
+      <c r="E39" s="24"/>
+      <c r="F39" s="25">
+        <v>1.7074805612655286</v>
+      </c>
+      <c r="G39" s="25">
+        <v>1.6943200637919402</v>
+      </c>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="25"/>
+      <c r="L39" s="25"/>
+      <c r="M39" s="25"/>
+      <c r="N39" s="25"/>
+      <c r="O39" s="25"/>
+      <c r="P39" s="25"/>
+      <c r="Q39" s="25"/>
+      <c r="R39" s="25"/>
+      <c r="S39" s="26">
+        <f>100*(G39-'2025'!G40)/'2025'!G40</f>
+        <v>0.33001872901789214</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A40" s="1"/>
+      <c r="B40" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40" s="28">
         <f t="shared" si="5"/>
-        <v>47.609068173397603</v>
-[...49 lines deleted...]
-        <v>3.8473332398041808</v>
+        <v>1.5960992563065965</v>
+      </c>
+      <c r="E40" s="27"/>
+      <c r="F40" s="28">
+        <v>1.580858522389047</v>
+      </c>
+      <c r="G40" s="28">
+        <v>1.6113399902241463</v>
+      </c>
+      <c r="H40" s="28"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="28"/>
+      <c r="N40" s="28"/>
+      <c r="O40" s="28"/>
+      <c r="P40" s="28"/>
+      <c r="Q40" s="28"/>
+      <c r="R40" s="28"/>
+      <c r="S40" s="29">
+        <f>100*(G40-'2025'!G41)/'2025'!G41</f>
+        <v>-0.41070432338017343</v>
       </c>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A41" s="1"/>
-      <c r="B41" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="17" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D41" s="28">
         <f t="shared" si="5"/>
-        <v>1.580858522389047</v>
+        <v>1.7784227637225349</v>
       </c>
       <c r="E41" s="27"/>
       <c r="F41" s="28">
-        <v>1.580858522389047</v>
-[...1 lines deleted...]
-      <c r="G41" s="28"/>
+        <v>1.8287547064565612</v>
+      </c>
+      <c r="G41" s="28">
+        <v>1.7280908209885089</v>
+      </c>
       <c r="H41" s="28"/>
       <c r="I41" s="28"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="28"/>
       <c r="O41" s="28"/>
       <c r="P41" s="28"/>
       <c r="Q41" s="28"/>
       <c r="R41" s="28"/>
       <c r="S41" s="29">
-        <f>100*(F41-'2025'!F42)/'2025'!F42</f>
-        <v>0.31115676712089751</v>
+        <f>100*(G41-'2025'!G42)/'2025'!G42</f>
+        <v>1.8901846293190281</v>
       </c>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A42" s="1"/>
       <c r="C42" s="17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D42" s="28">
         <f t="shared" si="5"/>
-        <v>1.8287547064565612</v>
+        <v>1.7706392175389787</v>
       </c>
       <c r="E42" s="27"/>
       <c r="F42" s="28">
-        <v>1.8287547064565612</v>
-[...1 lines deleted...]
-      <c r="G42" s="28"/>
+        <v>1.7873336619024149</v>
+      </c>
+      <c r="G42" s="28">
+        <v>1.7539447731755424</v>
+      </c>
       <c r="H42" s="28"/>
       <c r="I42" s="28"/>
       <c r="J42" s="28"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>
       <c r="N42" s="28"/>
       <c r="O42" s="28"/>
       <c r="P42" s="28"/>
       <c r="Q42" s="28"/>
       <c r="R42" s="28"/>
       <c r="S42" s="29">
-        <f>100*(F42-'2025'!F43)/'2025'!F43</f>
-        <v>7.035073613617068</v>
+        <f>100*(G42-'2025'!G43)/'2025'!G43</f>
+        <v>15.317940290108034</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A43" s="1"/>
       <c r="C43" s="17" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
       <c r="G43" s="28"/>
       <c r="H43" s="28"/>
       <c r="I43" s="28"/>
       <c r="J43" s="28"/>
       <c r="K43" s="28"/>
       <c r="L43" s="28"/>
       <c r="M43" s="28"/>
       <c r="N43" s="28"/>
       <c r="O43" s="28"/>
       <c r="P43" s="28"/>
-      <c r="Q43" s="28"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Q43" s="29"/>
+      <c r="R43" s="29"/>
+      <c r="S43" s="29"/>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A44" s="1"/>
-[...23 lines deleted...]
-      <c r="C45" s="15" t="s">
+      <c r="A44" s="20"/>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="D45" s="31">
-        <f>AVERAGE(F45:R45)</f>
+      <c r="D44" s="31">
+        <f>AVERAGE(F44:R44)</f>
+        <v>1.8009593285109706</v>
+      </c>
+      <c r="E44" s="30"/>
+      <c r="F44" s="31">
         <v>1.8073140324144619</v>
       </c>
-      <c r="E45" s="30"/>
-[...17 lines deleted...]
-        <v>-2.9462153779691498</v>
+      <c r="G44" s="31">
+        <v>1.7946046246074794</v>
+      </c>
+      <c r="H44" s="31"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
+      <c r="N44" s="31"/>
+      <c r="O44" s="31"/>
+      <c r="P44" s="31"/>
+      <c r="Q44" s="31"/>
+      <c r="R44" s="31"/>
+      <c r="S44" s="32">
+        <f>100*(G44-'2025'!G45)/'2025'!G45</f>
+        <v>-6.8058100067522709</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="S45" s="6" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="1"/>
+      <c r="A46" s="1" t="s">
+        <v>128</v>
+      </c>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
-      <c r="S46" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S46" s="6"/>
     </row>
     <row r="47" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="1" t="s">
-[...4 lines deleted...]
-      <c r="S47" s="6"/>
+      <c r="A47" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="94"/>
+      <c r="C47" s="94"/>
+      <c r="D47" s="94"/>
+      <c r="E47" s="94"/>
+      <c r="F47" s="94"/>
+      <c r="G47" s="94"/>
+      <c r="H47" s="94"/>
+      <c r="I47" s="94"/>
+      <c r="J47" s="94"/>
+      <c r="K47" s="94"/>
+      <c r="L47" s="94"/>
+      <c r="M47" s="94"/>
+      <c r="N47" s="94"/>
+      <c r="O47" s="94"/>
+      <c r="P47" s="94"/>
+      <c r="Q47" s="94"/>
+      <c r="R47" s="94"/>
+      <c r="S47" s="94"/>
     </row>
     <row r="48" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="93" t="s">
-[...19 lines deleted...]
-      <c r="S48" s="94"/>
+      <c r="A48" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48"/>
+      <c r="I48"/>
+      <c r="J48"/>
+      <c r="K48"/>
+      <c r="L48"/>
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48"/>
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48"/>
     </row>
     <row r="49" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="17" t="s">
-[...19 lines deleted...]
-      <c r="S49"/>
+      <c r="A49" s="93" t="s">
+        <v>42</v>
+      </c>
+      <c r="B49" s="94"/>
+      <c r="C49" s="94"/>
+      <c r="D49" s="94"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="94"/>
+      <c r="G49" s="94"/>
+      <c r="H49" s="94"/>
+      <c r="I49" s="94"/>
+      <c r="J49" s="94"/>
+      <c r="K49" s="94"/>
+      <c r="L49" s="94"/>
+      <c r="M49" s="94"/>
+      <c r="N49" s="94"/>
+      <c r="O49" s="94"/>
+      <c r="P49" s="94"/>
+      <c r="Q49" s="94"/>
+      <c r="R49" s="94"/>
+      <c r="S49" s="94"/>
     </row>
     <row r="50" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="93" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B50" s="94"/>
       <c r="C50" s="94"/>
       <c r="D50" s="94"/>
       <c r="E50" s="94"/>
       <c r="F50" s="94"/>
       <c r="G50" s="94"/>
       <c r="H50" s="94"/>
       <c r="I50" s="94"/>
       <c r="J50" s="94"/>
       <c r="K50" s="94"/>
       <c r="L50" s="94"/>
       <c r="M50" s="94"/>
       <c r="N50" s="94"/>
       <c r="O50" s="94"/>
       <c r="P50" s="94"/>
       <c r="Q50" s="94"/>
       <c r="R50" s="94"/>
       <c r="S50" s="94"/>
     </row>
-    <row r="51" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-        <v>127</v>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S51" s="19" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A48:S48"/>
+    <mergeCell ref="A47:S47"/>
+    <mergeCell ref="A49:S49"/>
     <mergeCell ref="A50:S50"/>
-    <mergeCell ref="A51:S51"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="28" max="16383" man="1"/>
+    <brk id="27" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
-    <ignoredError sqref="F12" formulaRange="1"/>
+    <ignoredError sqref="F12:G12" formulaRange="1"/>
     <ignoredError sqref="D7" numberStoredAsText="1"/>
-    <ignoredError sqref="D38" formula="1"/>
+    <ignoredError sqref="D37" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAAEB42A-95D9-46B6-A721-1BD317B50189}">
   <dimension ref="A1:R25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="45" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="45" customWidth="1"/>
     <col min="3" max="3" width="1.7109375" style="45" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="45" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" style="45" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="45" customWidth="1"/>
     <col min="7" max="7" width="1.7109375" style="45" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="45" customWidth="1"/>
     <col min="9" max="9" width="1.7109375" style="45" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="45" customWidth="1"/>
     <col min="11" max="11" width="1.7109375" style="45" customWidth="1"/>
     <col min="12" max="14" width="10.28515625" style="45" customWidth="1"/>
@@ -13414,51 +13453,51 @@
     </row>
     <row r="24" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="75" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="R25" s="44" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD8E2223-B6F7-4C2E-88E7-614F587CC913}">
-  <dimension ref="A1:U52"/>
+  <dimension ref="A1:U51"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="17" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="17" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="17" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" style="1" customWidth="1"/>
     <col min="6" max="17" width="6.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="1.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="14.140625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:21" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:21" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
@@ -14602,1028 +14641,999 @@
       </c>
       <c r="L28" s="30">
         <v>1535</v>
       </c>
       <c r="M28" s="30">
         <v>1175</v>
       </c>
       <c r="N28" s="30">
         <v>1330</v>
       </c>
       <c r="O28" s="30">
         <v>885</v>
       </c>
       <c r="P28" s="30">
         <v>358</v>
       </c>
       <c r="Q28" s="30">
         <v>1415</v>
       </c>
       <c r="R28" s="31"/>
       <c r="S28" s="32">
         <f>100*(D28-'2024'!D30)/'2024'!D30</f>
         <v>-15.146726862302483</v>
       </c>
     </row>
-    <row r="29" spans="1:20" hidden="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-        <v>-100</v>
+    <row r="29" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A29" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="90">
+        <f>AVERAGE(F29:Q29)</f>
+        <v>38.833333333333336</v>
+      </c>
+      <c r="E29" s="24"/>
+      <c r="F29" s="90">
+        <v>39</v>
+      </c>
+      <c r="G29" s="90">
+        <v>39</v>
+      </c>
+      <c r="H29" s="90">
+        <v>39</v>
+      </c>
+      <c r="I29" s="90">
+        <v>39</v>
+      </c>
+      <c r="J29" s="90">
+        <v>39</v>
+      </c>
+      <c r="K29" s="90">
+        <v>39</v>
+      </c>
+      <c r="L29" s="90">
+        <v>39</v>
+      </c>
+      <c r="M29" s="90">
+        <v>39</v>
+      </c>
+      <c r="N29" s="90">
+        <v>39</v>
+      </c>
+      <c r="O29" s="90">
+        <v>39</v>
+      </c>
+      <c r="P29" s="90">
+        <v>38</v>
+      </c>
+      <c r="Q29" s="90">
+        <v>38</v>
+      </c>
+      <c r="R29" s="25"/>
+      <c r="S29" s="26">
+        <f>100*(D29-'2024'!D32)/'2024'!D32</f>
+        <v>1.3043478260869565</v>
       </c>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A30" s="21" t="s">
-[...4 lines deleted...]
-      <c r="D30" s="90">
+      <c r="A30" s="15"/>
+      <c r="B30" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" s="34">
         <f>AVERAGE(F30:Q30)</f>
         <v>38.833333333333336</v>
       </c>
-      <c r="E30" s="24"/>
-      <c r="F30" s="90">
+      <c r="E30" s="30"/>
+      <c r="F30" s="33">
         <v>39</v>
       </c>
-      <c r="G30" s="90">
+      <c r="G30" s="33">
         <v>39</v>
       </c>
-      <c r="H30" s="90">
+      <c r="H30" s="33">
         <v>39</v>
       </c>
-      <c r="I30" s="90">
+      <c r="I30" s="33">
         <v>39</v>
       </c>
-      <c r="J30" s="90">
+      <c r="J30" s="33">
         <v>39</v>
       </c>
-      <c r="K30" s="90">
+      <c r="K30" s="33">
         <v>39</v>
       </c>
-      <c r="L30" s="90">
+      <c r="L30" s="33">
         <v>39</v>
       </c>
-      <c r="M30" s="90">
+      <c r="M30" s="33">
         <v>39</v>
       </c>
-      <c r="N30" s="90">
+      <c r="N30" s="33">
         <v>39</v>
       </c>
-      <c r="O30" s="90">
+      <c r="O30" s="33">
         <v>39</v>
       </c>
-      <c r="P30" s="90">
+      <c r="P30" s="33">
         <v>38</v>
       </c>
-      <c r="Q30" s="90">
+      <c r="Q30" s="33">
         <v>38</v>
       </c>
-      <c r="R30" s="25"/>
-[...2 lines deleted...]
-        <v>1.3043478260869565</v>
+      <c r="R30" s="31"/>
+      <c r="S30" s="29">
+        <f>100*(D30-'2024'!D33)/'2024'!D33</f>
+        <v>1.7467248908297068</v>
       </c>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A31" s="15"/>
-[...50 lines deleted...]
-        <v>1.7467248908297068</v>
+      <c r="A31" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="22"/>
+      <c r="C31" s="22"/>
+      <c r="D31" s="35">
+        <f t="shared" ref="D31" si="3">AVERAGE(F31:Q31)</f>
+        <v>5511.9677419354839</v>
+      </c>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24">
+        <v>5433.3870967741932</v>
+      </c>
+      <c r="G31" s="24">
+        <v>5547</v>
+      </c>
+      <c r="H31" s="24">
+        <v>5539.2580645161288</v>
+      </c>
+      <c r="I31" s="24">
+        <v>5547</v>
+      </c>
+      <c r="J31" s="24">
+        <v>5547</v>
+      </c>
+      <c r="K31" s="24">
+        <v>5547</v>
+      </c>
+      <c r="L31" s="24">
+        <v>5547</v>
+      </c>
+      <c r="M31" s="24">
+        <v>5547</v>
+      </c>
+      <c r="N31" s="24">
+        <v>5547</v>
+      </c>
+      <c r="O31" s="24">
+        <v>5547</v>
+      </c>
+      <c r="P31" s="24">
+        <v>5459</v>
+      </c>
+      <c r="Q31" s="35">
+        <v>5335.9677419354839</v>
+      </c>
+      <c r="R31" s="25"/>
+      <c r="S31" s="26">
+        <f>100*(D31-'2024'!D34)/'2024'!D34</f>
+        <v>0.11757720173175649</v>
       </c>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A32" s="21" t="s">
-[...48 lines deleted...]
-        <v>0.11757720173175649</v>
+      <c r="B32" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" s="28">
+        <v>53.286331883655201</v>
+      </c>
+      <c r="E32" s="29"/>
+      <c r="F32" s="29">
+        <v>34.793837385341497</v>
+      </c>
+      <c r="G32" s="29">
+        <v>34.880501686883498</v>
+      </c>
+      <c r="H32" s="29">
+        <v>39.8353104235457</v>
+      </c>
+      <c r="I32" s="29">
+        <v>48.947178655128901</v>
+      </c>
+      <c r="J32" s="29">
+        <v>57.973795774525001</v>
+      </c>
+      <c r="K32" s="29">
+        <v>65.347034433026906</v>
+      </c>
+      <c r="L32" s="29">
+        <v>68.107724605569999</v>
+      </c>
+      <c r="M32" s="29">
+        <v>73.216559953941996</v>
+      </c>
+      <c r="N32" s="29">
+        <v>59.9987981491497</v>
+      </c>
+      <c r="O32" s="29">
+        <v>55.948870938664903</v>
+      </c>
+      <c r="P32" s="28">
+        <v>48.864260853636203</v>
+      </c>
+      <c r="Q32" s="28">
+        <v>49.452588942961597</v>
+      </c>
+      <c r="R32" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="S32" s="29" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A33" s="1"/>
       <c r="B33" s="17" t="s">
-        <v>101</v>
+        <v>37</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>41</v>
       </c>
       <c r="D33" s="28">
-        <v>53.286331883655201</v>
+        <v>58.594657534246601</v>
       </c>
       <c r="E33" s="29"/>
       <c r="F33" s="29">
-        <v>34.793837385341497</v>
+        <v>38.267741935483897</v>
       </c>
       <c r="G33" s="29">
-        <v>34.880501686883498</v>
+        <v>38.458928571428601</v>
       </c>
       <c r="H33" s="29">
-        <v>39.8353104235457</v>
+        <v>41.2338709677419</v>
       </c>
       <c r="I33" s="29">
-        <v>48.947178655128901</v>
+        <v>53.216666666666697</v>
       </c>
       <c r="J33" s="29">
-        <v>57.973795774525001</v>
+        <v>61.875806451612902</v>
       </c>
       <c r="K33" s="29">
-        <v>65.347034433026906</v>
+        <v>74.211666666666702</v>
       </c>
       <c r="L33" s="29">
-        <v>68.107724605569999</v>
+        <v>77.885483870967704</v>
       </c>
       <c r="M33" s="29">
-        <v>73.216559953941996</v>
+        <v>82.901612903225796</v>
       </c>
       <c r="N33" s="29">
-        <v>59.9987981491497</v>
+        <v>66.033333333333303</v>
       </c>
       <c r="O33" s="29">
-        <v>55.948870938664903</v>
+        <v>59.922580645161297</v>
       </c>
       <c r="P33" s="28">
-        <v>48.864260853636203</v>
+        <v>51.343333333333298</v>
       </c>
       <c r="Q33" s="28">
-        <v>49.452588942961597</v>
+        <v>56.172580645161297</v>
       </c>
       <c r="R33" s="28" t="s">
         <v>98</v>
       </c>
       <c r="S33" s="29" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A34" s="1"/>
-      <c r="B34" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="17" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D34" s="28">
-        <v>58.594657534246601</v>
+        <v>55.553428699484598</v>
       </c>
       <c r="E34" s="29"/>
       <c r="F34" s="29">
-        <v>38.267741935483897</v>
+        <v>37.1625845314542</v>
       </c>
       <c r="G34" s="29">
-        <v>38.458928571428601</v>
+        <v>35.015658877378897</v>
       </c>
       <c r="H34" s="29">
-        <v>41.2338709677419</v>
+        <v>42.982647010825197</v>
       </c>
       <c r="I34" s="29">
-        <v>53.216666666666697</v>
+        <v>49.1371557054525</v>
       </c>
       <c r="J34" s="29">
-        <v>61.875806451612902</v>
+        <v>62.3674046673557</v>
       </c>
       <c r="K34" s="29">
-        <v>74.211666666666702</v>
+        <v>68.237774030354103</v>
       </c>
       <c r="L34" s="29">
-        <v>77.885483870967704</v>
+        <v>68.332154708154306</v>
       </c>
       <c r="M34" s="29">
-        <v>82.901612903225796</v>
+        <v>75.344067888810301</v>
       </c>
       <c r="N34" s="29">
-        <v>66.033333333333303</v>
+        <v>64.030354131534594</v>
       </c>
       <c r="O34" s="29">
-        <v>59.922580645161297</v>
+        <v>58.904966545177601</v>
       </c>
       <c r="P34" s="28">
-        <v>51.343333333333298</v>
+        <v>53.476672287802103</v>
       </c>
       <c r="Q34" s="28">
-        <v>56.172580645161297</v>
+        <v>48.740837077323199</v>
       </c>
       <c r="R34" s="28" t="s">
         <v>98</v>
       </c>
       <c r="S34" s="29" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A35" s="1"/>
       <c r="C35" s="17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35" s="28">
-        <v>55.553428699484598</v>
+        <v>48.995433789954298</v>
       </c>
       <c r="E35" s="29"/>
       <c r="F35" s="29">
-        <v>37.1625845314542</v>
+        <v>34.517032619499403</v>
       </c>
       <c r="G35" s="29">
-        <v>35.015658877378897</v>
+        <v>36.289515806322498</v>
       </c>
       <c r="H35" s="29">
-        <v>42.982647010825197</v>
+        <v>39.897894641727703</v>
       </c>
       <c r="I35" s="29">
-        <v>49.1371557054525</v>
+        <v>47.889822595704999</v>
       </c>
       <c r="J35" s="29">
-        <v>62.3674046673557</v>
+        <v>53.162555344718498</v>
       </c>
       <c r="K35" s="29">
-        <v>68.237774030354103</v>
+        <v>55.373482726423902</v>
       </c>
       <c r="L35" s="29">
-        <v>68.332154708154306</v>
+        <v>52.606849191289399</v>
       </c>
       <c r="M35" s="29">
-        <v>75.344067888810301</v>
+        <v>57.459112677329003</v>
       </c>
       <c r="N35" s="29">
-        <v>64.030354131534594</v>
+        <v>48.734827264239001</v>
       </c>
       <c r="O35" s="29">
-        <v>58.904966545177601</v>
+        <v>59.130749073823097</v>
       </c>
       <c r="P35" s="28">
-        <v>53.476672287802103</v>
+        <v>49.4724556489262</v>
       </c>
       <c r="Q35" s="28">
-        <v>48.740837077323199</v>
+        <v>52.3583626999187</v>
       </c>
       <c r="R35" s="28" t="s">
         <v>98</v>
       </c>
       <c r="S35" s="29" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A36" s="1"/>
       <c r="C36" s="17" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D36" s="28"/>
       <c r="E36" s="29"/>
-      <c r="F36" s="29">
-[...38 lines deleted...]
-      <c r="S36" s="29" t="s">
+      <c r="F36" s="29"/>
+      <c r="G36" s="29"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="29"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="29"/>
+      <c r="N36" s="28"/>
+      <c r="O36" s="28"/>
+      <c r="P36" s="28"/>
+      <c r="Q36" s="28"/>
+      <c r="R36" s="28"/>
+      <c r="S36" s="29"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A37" s="20"/>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="28">
+        <v>46.996627395536201</v>
+      </c>
+      <c r="E37" s="32"/>
+      <c r="F37" s="32">
+        <v>28.834992974525001</v>
+      </c>
+      <c r="G37" s="32">
+        <v>29.8269581056466</v>
+      </c>
+      <c r="H37" s="32">
+        <v>35.824625617411499</v>
+      </c>
+      <c r="I37" s="32">
+        <v>44.084193483100599</v>
+      </c>
+      <c r="J37" s="32">
+        <v>52.157392717942699</v>
+      </c>
+      <c r="K37" s="32">
+        <v>56.824529447480302</v>
+      </c>
+      <c r="L37" s="32">
+        <v>62.792565172258499</v>
+      </c>
+      <c r="M37" s="32">
+        <v>66.754803454962101</v>
+      </c>
+      <c r="N37" s="32">
+        <v>54.6508803885853</v>
+      </c>
+      <c r="O37" s="32">
+        <v>47.615410227784601</v>
+      </c>
+      <c r="P37" s="28">
+        <v>41.896514859953001</v>
+      </c>
+      <c r="Q37" s="28">
+        <v>39.823810828468503</v>
+      </c>
+      <c r="R37" s="31"/>
+      <c r="S37" s="32" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="37" spans="1:19" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-    </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A38" s="20"/>
-[...45 lines deleted...]
-      <c r="S38" s="32" t="s">
+      <c r="A38" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="22"/>
+      <c r="C38" s="22"/>
+      <c r="D38" s="35">
+        <f t="shared" ref="D38" si="4">AVERAGE(F38:Q38)</f>
+        <v>2858.1666666666665</v>
+      </c>
+      <c r="E38" s="24"/>
+      <c r="F38" s="24">
+        <v>2827.6129032258063</v>
+      </c>
+      <c r="G38" s="24">
+        <v>2877</v>
+      </c>
+      <c r="H38" s="24">
+        <v>2874.6774193548385</v>
+      </c>
+      <c r="I38" s="24">
+        <v>2877</v>
+      </c>
+      <c r="J38" s="24">
+        <v>2877</v>
+      </c>
+      <c r="K38" s="24">
+        <v>2877</v>
+      </c>
+      <c r="L38" s="24">
+        <v>2877</v>
+      </c>
+      <c r="M38" s="24">
+        <v>2877</v>
+      </c>
+      <c r="N38" s="24">
+        <v>2877</v>
+      </c>
+      <c r="O38" s="24">
+        <v>2877</v>
+      </c>
+      <c r="P38" s="24">
+        <v>2822</v>
+      </c>
+      <c r="Q38" s="24">
+        <v>2757.7096774193546</v>
+      </c>
+      <c r="R38" s="25"/>
+      <c r="S38" s="26">
+        <f>100*(D38-'2024'!D41)/'2024'!D41</f>
+        <v>9.2620854427369906E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A39" s="15"/>
+      <c r="B39" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39" s="15"/>
+      <c r="D39" s="28">
+        <v>65.325829168080602</v>
+      </c>
+      <c r="E39" s="30"/>
+      <c r="F39" s="31">
+        <v>45.772109153965502</v>
+      </c>
+      <c r="G39" s="31">
+        <v>46.9710511942003</v>
+      </c>
+      <c r="H39" s="31">
+        <v>54.900970655894099</v>
+      </c>
+      <c r="I39" s="31">
+        <v>57.681612791101799</v>
+      </c>
+      <c r="J39" s="31">
+        <v>71.444268783567097</v>
+      </c>
+      <c r="K39" s="31">
+        <v>78.415015641292996</v>
+      </c>
+      <c r="L39" s="31">
+        <v>75.005325888302096</v>
+      </c>
+      <c r="M39" s="31">
+        <v>79.371433056387104</v>
+      </c>
+      <c r="N39" s="31">
+        <v>76.604101494612394</v>
+      </c>
+      <c r="O39" s="31">
+        <v>70.357787569937301</v>
+      </c>
+      <c r="P39" s="31">
+        <v>67.734467280888296</v>
+      </c>
+      <c r="Q39" s="31">
+        <v>57.884640129139399</v>
+      </c>
+      <c r="R39" s="31"/>
+      <c r="S39" s="32" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="39" spans="1:19" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-    </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A40" s="15"/>
-[...46 lines deleted...]
-        <v>99</v>
+      <c r="A40" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B40" s="22"/>
+      <c r="C40" s="22"/>
+      <c r="D40" s="25">
+        <v>1.7180555243916902</v>
+      </c>
+      <c r="E40" s="24"/>
+      <c r="F40" s="25">
+        <v>1.644221866846225</v>
+      </c>
+      <c r="G40" s="25">
+        <v>1.6887468827930174</v>
+      </c>
+      <c r="H40" s="25">
+        <v>1.6569933627246742</v>
+      </c>
+      <c r="I40" s="25">
+        <v>1.7477309301577084</v>
+      </c>
+      <c r="J40" s="25">
+        <v>1.7529761381420457</v>
+      </c>
+      <c r="K40" s="25">
+        <v>1.7155026897411223</v>
+      </c>
+      <c r="L40" s="25">
+        <v>1.8303092815728195</v>
+      </c>
+      <c r="M40" s="25">
+        <v>1.8083508086524374</v>
+      </c>
+      <c r="N40" s="25">
+        <v>1.7930786775137835</v>
+      </c>
+      <c r="O40" s="25">
+        <v>1.7477110885045779</v>
+      </c>
+      <c r="P40" s="25">
+        <v>1.5166878304872733</v>
+      </c>
+      <c r="Q40" s="25">
+        <v>1.6048733593612055</v>
+      </c>
+      <c r="R40" s="25"/>
+      <c r="S40" s="26">
+        <f>100*(D40-'2024'!D43)/'2024'!D43</f>
+        <v>-5.2682055957643095E-2</v>
       </c>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A41" s="21" t="s">
-[...47 lines deleted...]
-        <v>-5.2682055957643095E-2</v>
+      <c r="A41" s="1"/>
+      <c r="B41" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" s="28">
+        <v>1.6345769499738232</v>
+      </c>
+      <c r="E41" s="27"/>
+      <c r="F41" s="28">
+        <v>1.5759548322816339</v>
+      </c>
+      <c r="G41" s="28">
+        <v>1.6179851250845165</v>
+      </c>
+      <c r="H41" s="28">
+        <v>1.5410814395081078</v>
+      </c>
+      <c r="I41" s="28">
+        <v>1.6115681623176703</v>
+      </c>
+      <c r="J41" s="28">
+        <v>1.6352514919011083</v>
+      </c>
+      <c r="K41" s="28">
+        <v>1.6071248105103588</v>
+      </c>
+      <c r="L41" s="28">
+        <v>1.7862982280915918</v>
+      </c>
+      <c r="M41" s="28">
+        <v>1.717593984962406</v>
+      </c>
+      <c r="N41" s="28">
+        <v>1.6837363477965237</v>
+      </c>
+      <c r="O41" s="28">
+        <v>1.628616517622304</v>
+      </c>
+      <c r="P41" s="28">
+        <v>1.5084712564881011</v>
+      </c>
+      <c r="Q41" s="28">
+        <v>1.5811767910651049</v>
+      </c>
+      <c r="R41" s="28"/>
+      <c r="S41" s="29">
+        <f>100*(D41-'2024'!D44)/'2024'!D44</f>
+        <v>-1.0270138747720734</v>
       </c>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A42" s="1"/>
-      <c r="B42" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="17" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D42" s="28">
-        <v>1.6345769499738232</v>
+        <v>1.7524447717231222</v>
       </c>
       <c r="E42" s="27"/>
       <c r="F42" s="28">
-        <v>1.5759548322816339</v>
+        <v>1.7085564990202482</v>
       </c>
       <c r="G42" s="28">
-        <v>1.6179851250845165</v>
+        <v>1.6960326721120187</v>
       </c>
       <c r="H42" s="28">
-        <v>1.5410814395081078</v>
+        <v>1.6461458333333334</v>
       </c>
       <c r="I42" s="28">
-        <v>1.6115681623176703</v>
+        <v>1.7262045813586098</v>
       </c>
       <c r="J42" s="28">
-        <v>1.6352514919011083</v>
+        <v>1.7402853673345478</v>
       </c>
       <c r="K42" s="28">
-        <v>1.6071248105103588</v>
+        <v>1.8001779491362053</v>
       </c>
       <c r="L42" s="28">
-        <v>1.7862982280915918</v>
+        <v>1.8755505785740949</v>
       </c>
       <c r="M42" s="28">
-        <v>1.717593984962406</v>
+        <v>1.8358406786400689</v>
       </c>
       <c r="N42" s="28">
-        <v>1.6837363477965237</v>
+        <v>1.848288171345124</v>
       </c>
       <c r="O42" s="28">
-        <v>1.628616517622304</v>
+        <v>1.7801249383527864</v>
       </c>
       <c r="P42" s="28">
-        <v>1.5084712564881011</v>
+        <v>1.6068744193902542</v>
       </c>
       <c r="Q42" s="28">
-        <v>1.5811767910651049</v>
+        <v>1.6357504215851602</v>
       </c>
       <c r="R42" s="28"/>
       <c r="S42" s="29">
-        <f>100*(D42-'2024'!D44)/'2024'!D44</f>
-        <v>-1.0270138747720734</v>
+        <f>100*(D42-'2024'!D45)/'2024'!D45</f>
+        <v>4.4172049768977235</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A43" s="1"/>
       <c r="C43" s="17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D43" s="28">
-        <v>1.7524447717231222</v>
+        <v>1.7128618571083627</v>
       </c>
       <c r="E43" s="27"/>
       <c r="F43" s="28">
-        <v>1.7085564990202482</v>
+        <v>1.4336648526928129</v>
       </c>
       <c r="G43" s="28">
-        <v>1.6960326721120187</v>
+        <v>1.520964360587002</v>
       </c>
       <c r="H43" s="28">
-        <v>1.6461458333333334</v>
+        <v>1.8062998568214359</v>
       </c>
       <c r="I43" s="28">
-        <v>1.7262045813586098</v>
+        <v>1.9621270084162203</v>
       </c>
       <c r="J43" s="28">
-        <v>1.7402853673345478</v>
+        <v>1.9789774638412378</v>
       </c>
       <c r="K43" s="28">
-        <v>1.8001779491362053</v>
+        <v>1.7046565104915206</v>
       </c>
       <c r="L43" s="28">
-        <v>1.8755505785740949</v>
+        <v>1.9176548089591567</v>
       </c>
       <c r="M43" s="28">
-        <v>1.8358406786400689</v>
+        <v>2.0241922648416359</v>
       </c>
       <c r="N43" s="28">
-        <v>1.848288171345124</v>
+        <v>2.0313290523448142</v>
       </c>
       <c r="O43" s="28">
-        <v>1.7801249383527864</v>
+        <v>1.7727211160774752</v>
       </c>
       <c r="P43" s="28">
-        <v>1.6068744193902542</v>
+        <v>1.1951054471636404</v>
       </c>
       <c r="Q43" s="28">
-        <v>1.6357504215851602</v>
+        <v>1.50859151262692</v>
       </c>
       <c r="R43" s="28"/>
       <c r="S43" s="29">
-        <f>100*(D43-'2024'!D45)/'2024'!D45</f>
-        <v>4.4172049768977235</v>
+        <f>100*(D43-'2024'!D46)/'2024'!D46</f>
+        <v>4.5284337828075332</v>
       </c>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A44" s="1"/>
       <c r="C44" s="17" t="s">
-        <v>36</v>
-[...45 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="28"/>
+      <c r="K44" s="28"/>
+      <c r="L44" s="28"/>
+      <c r="M44" s="28"/>
+      <c r="N44" s="28"/>
+      <c r="O44" s="28"/>
+      <c r="P44" s="28"/>
+      <c r="Q44" s="29"/>
+      <c r="R44" s="29"/>
+      <c r="S44" s="29"/>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A45" s="1"/>
-[...23 lines deleted...]
-      <c r="C46" s="15" t="s">
+      <c r="A45" s="20"/>
+      <c r="B45" s="15"/>
+      <c r="C45" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="D46" s="31">
+      <c r="D45" s="31">
         <v>1.8336613719694825</v>
       </c>
-      <c r="E46" s="30"/>
-      <c r="F46" s="31">
+      <c r="E45" s="30"/>
+      <c r="F45" s="31">
         <v>1.8621778011572856</v>
       </c>
-      <c r="G46" s="31">
+      <c r="G45" s="31">
         <v>1.9256614867702646</v>
       </c>
-      <c r="H46" s="31">
+      <c r="H45" s="31">
         <v>1.7841042728341827</v>
       </c>
-      <c r="I46" s="31">
+      <c r="I45" s="31">
         <v>1.9046869534802378</v>
       </c>
-      <c r="J46" s="31">
+      <c r="J45" s="31">
         <v>1.8639322460978511</v>
       </c>
-      <c r="K46" s="31">
+      <c r="K45" s="31">
         <v>1.8425646410290064</v>
       </c>
-      <c r="L46" s="31">
+      <c r="L45" s="31">
         <v>1.833361926002173</v>
       </c>
-      <c r="M46" s="31">
+      <c r="M45" s="31">
         <v>1.859918144611187</v>
       </c>
-      <c r="N46" s="31">
+      <c r="N45" s="31">
         <v>1.8385647170967523</v>
       </c>
-      <c r="O46" s="31">
+      <c r="O45" s="31">
         <v>1.9162134468353433</v>
       </c>
-      <c r="P46" s="31">
+      <c r="P45" s="31">
         <v>1.6844322186882146</v>
       </c>
-      <c r="Q46" s="31">
+      <c r="Q45" s="31">
         <v>1.6898587014845288</v>
       </c>
-      <c r="R46" s="31"/>
-[...1 lines deleted...]
-        <f>100*(D46-'2024'!D48)/'2024'!D48</f>
+      <c r="R45" s="31"/>
+      <c r="S45" s="32">
+        <f>100*(D45-'2024'!D48)/'2024'!D48</f>
         <v>-1.8332356386607997</v>
       </c>
     </row>
+    <row r="46" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="S46" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
     <row r="47" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="1"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A47" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="94"/>
+      <c r="C47" s="94"/>
+      <c r="D47" s="94"/>
+      <c r="E47" s="94"/>
+      <c r="F47" s="94"/>
+      <c r="G47" s="94"/>
+      <c r="H47" s="94"/>
+      <c r="I47" s="94"/>
+      <c r="J47" s="94"/>
+      <c r="K47" s="94"/>
+      <c r="L47" s="94"/>
+      <c r="M47" s="94"/>
+      <c r="N47" s="94"/>
+      <c r="O47" s="94"/>
+      <c r="P47" s="94"/>
+      <c r="Q47" s="94"/>
+      <c r="R47" s="94"/>
+      <c r="S47" s="94"/>
     </row>
     <row r="48" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="93" t="s">
-[...19 lines deleted...]
-      <c r="S48" s="94"/>
+      <c r="A48" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48"/>
+      <c r="I48"/>
+      <c r="J48"/>
+      <c r="K48"/>
+      <c r="L48"/>
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48"/>
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48"/>
     </row>
     <row r="49" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="17" t="s">
-[...19 lines deleted...]
-      <c r="S49"/>
+      <c r="A49" s="93" t="s">
+        <v>42</v>
+      </c>
+      <c r="B49" s="94"/>
+      <c r="C49" s="94"/>
+      <c r="D49" s="94"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="94"/>
+      <c r="G49" s="94"/>
+      <c r="H49" s="94"/>
+      <c r="I49" s="94"/>
+      <c r="J49" s="94"/>
+      <c r="K49" s="94"/>
+      <c r="L49" s="94"/>
+      <c r="M49" s="94"/>
+      <c r="N49" s="94"/>
+      <c r="O49" s="94"/>
+      <c r="P49" s="94"/>
+      <c r="Q49" s="94"/>
+      <c r="R49" s="94"/>
+      <c r="S49" s="94"/>
     </row>
     <row r="50" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="93" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B50" s="94"/>
       <c r="C50" s="94"/>
       <c r="D50" s="94"/>
       <c r="E50" s="94"/>
       <c r="F50" s="94"/>
       <c r="G50" s="94"/>
       <c r="H50" s="94"/>
       <c r="I50" s="94"/>
       <c r="J50" s="94"/>
       <c r="K50" s="94"/>
       <c r="L50" s="94"/>
       <c r="M50" s="94"/>
       <c r="N50" s="94"/>
       <c r="O50" s="94"/>
       <c r="P50" s="94"/>
       <c r="Q50" s="94"/>
       <c r="R50" s="94"/>
       <c r="S50" s="94"/>
     </row>
-    <row r="51" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="S52" s="19" t="s">
+    <row r="51" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S51" s="19" t="s">
         <v>124</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A48:S48"/>
+    <mergeCell ref="A47:S47"/>
+    <mergeCell ref="A49:S49"/>
     <mergeCell ref="A50:S50"/>
-    <mergeCell ref="A51:S51"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="29" max="16383" man="1"/>
+    <brk id="28" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="D7" numberStoredAsText="1"/>
     <ignoredError sqref="F12:Q12" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D75EF2C6-F308-4D11-B6A8-4A4BBC67FC1C}">
   <dimension ref="A1:R25"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="46" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="46" customWidth="1"/>
     <col min="3" max="3" width="1.7109375" style="46" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="46" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" style="46" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="46" customWidth="1"/>
     <col min="7" max="7" width="1.7109375" style="46" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="46" customWidth="1"/>