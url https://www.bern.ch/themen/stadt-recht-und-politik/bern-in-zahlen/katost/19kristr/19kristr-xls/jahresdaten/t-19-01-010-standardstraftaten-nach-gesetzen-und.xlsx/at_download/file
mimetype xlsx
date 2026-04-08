--- v0 (2026-02-26)
+++ v1 (2026-04-08)
@@ -1,159 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\6_Statistik\A_Arbeitsraum\Excel Tabellen\JB 2024 Excel Tabellen\2024 19 Excel Tabellen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\6_Statistik\A_Arbeitsraum\Excel Tabellen\JB 2025 Excel Tabellen\2025 19 Excel Tabellen\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24990" windowHeight="15600" xr2:uid="{311BC2FE-1717-4F52-93DF-96869AFF99D0}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24990" windowHeight="15600" xr2:uid="{DEBEC43B-EB15-4EFC-BA3F-EEF8F679F059}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="1" r:id="rId1"/>
-[...13 lines deleted...]
-    <sheet name="2010" sheetId="21" r:id="rId15"/>
+    <sheet name="2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2024" sheetId="8" r:id="rId2"/>
+    <sheet name="2023" sheetId="9" r:id="rId3"/>
+    <sheet name="2022" sheetId="10" r:id="rId4"/>
+    <sheet name="2021" sheetId="11" r:id="rId5"/>
+    <sheet name="2020" sheetId="12" r:id="rId6"/>
+    <sheet name="2019" sheetId="13" r:id="rId7"/>
+    <sheet name="2018" sheetId="14" r:id="rId8"/>
+    <sheet name="2017" sheetId="15" r:id="rId9"/>
+    <sheet name="2016" sheetId="16" r:id="rId10"/>
+    <sheet name="2015" sheetId="17" r:id="rId11"/>
+    <sheet name="2014" sheetId="18" r:id="rId12"/>
+    <sheet name="2013" sheetId="19" r:id="rId13"/>
+    <sheet name="2012" sheetId="20" r:id="rId14"/>
+    <sheet name="2011" sheetId="21" r:id="rId15"/>
+    <sheet name="2010" sheetId="22" r:id="rId16"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="14">'2010'!$1:$1</definedName>
-[...13 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2024'!$1:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="15">'2010'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="14">'2011'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="13">'2012'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="12">'2013'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'2014'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'2015'!$1:$8</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'2016'!$1:$8</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'2017'!$1:$8</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'2018'!$1:$8</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'2019'!$1:$8</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'2020'!$1:$8</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'2021'!$1:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'2022'!$1:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2023'!$1:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'2024'!$1:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2025'!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1091" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1164" uniqueCount="167">
   <si>
     <t>Stadt Bern</t>
   </si>
   <si>
     <t>T 19.01.010</t>
   </si>
   <si>
     <t>Anzahl Straftaten</t>
   </si>
   <si>
     <t>Veränderung</t>
   </si>
   <si>
-    <t>2023/2024</t>
+    <t>2024/2025</t>
   </si>
   <si>
     <t>in %</t>
   </si>
   <si>
     <t xml:space="preserve">  Total Straftaten gegen das Strafgesetzbuch (StGB)</t>
   </si>
   <si>
     <t xml:space="preserve">    Total gegen Leib und Leben</t>
   </si>
   <si>
     <t xml:space="preserve">      darunter</t>
   </si>
   <si>
     <t>Tötungsdelikte</t>
   </si>
   <si>
     <t>–</t>
   </si>
   <si>
     <t>Körperverletzung</t>
   </si>
   <si>
     <t>schwere Körperverletzung</t>
   </si>
@@ -286,97 +290,117 @@
   <si>
     <t>Veräussern, verordnen, andern verschaffen,</t>
   </si>
   <si>
     <t>in Verkehr bringen (ehemals Handel)</t>
   </si>
   <si>
     <t xml:space="preserve">  Total Straftaten gegen das Ausländergesetz (AuG)</t>
   </si>
   <si>
     <t xml:space="preserve">  Total Straftaten gegen Bundesnebengesetze</t>
   </si>
   <si>
     <t xml:space="preserve">  Total Straftaten gegen kantonale Gesetze</t>
   </si>
   <si>
     <t>Statistik Stadt Bern</t>
   </si>
   <si>
     <t>Die Totalzahlen enthalten sämtliche Straftaten betreffender Kategorie inkl. der im Detail nicht aufgeführten seltenen Straftaten.</t>
   </si>
   <si>
     <t>Datenquelle: Kantonspolizei Bern</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Standardstraftaten nach Gesetzen und Titeln aus dem StGB bzw. </t>
   </si>
   <si>
-    <t>BetmG 2022 und 2023</t>
+    <t>BetmG 2023 und 2024</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Gesetz</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>/Tatbestands-Art</t>
     </r>
   </si>
   <si>
-    <t>2022/2023</t>
+    <t>2023/2024</t>
   </si>
   <si>
     <r>
       <t>Total Straftaten</t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>davon entfallen auf «Häusliche Gewalt»: 242 Straftaten im Jahr 2024; 223 Straftaten im Jahr 2023</t>
+    </r>
+  </si>
+  <si>
+    <t>BetmG 2022 und 2023</t>
+  </si>
+  <si>
+    <t>2022/2023</t>
   </si>
   <si>
     <t>–1.6</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1  </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>davon entfallen auf «Häusliche Gewalt»: 223 Straftaten im Jahr 2023; 189 Straftaten im Jahr 2022</t>
     </r>
   </si>
   <si>
     <t>Datenquelle: Jahresbericht Stadt Bern, Kantonspolizei Bern</t>
   </si>
   <si>
     <t>BetmG 2021 und 2022</t>
   </si>
   <si>
@@ -864,75 +888,76 @@
   <si>
     <t>Standardstraftaten nach Gesetzen und Titeln aus 
 dem StGB bzw. BetmG 2009 und 2010</t>
   </si>
   <si>
     <t>Veränderung
 2009/2010</t>
   </si>
   <si>
     <t>Davon entfallen auf «Häusliche Gewalt»: 271 Straftaten im Jahr 2010; 268 Straftaten im Jahr 2009</t>
   </si>
   <si>
     <t>Quelle: Kantonspolizei Bern -Datenbearbeitung: Statistikdienste der Stadt Bern</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1  </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>davon entfallen auf «Häusliche Gewalt»: 242 Straftaten im Jahr 2024; 223 Straftaten im Jahr 2023</t>
+      <t>davon entfallen auf «Häusliche Gewalt»: 213 Straftaten im Jahr 2025; 242 Straftaten im Jahr 2024</t>
     </r>
   </si>
   <si>
-    <t>BetmG 2023 und 2024</t>
+    <t>BetmG 2024 und 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="13">
+  <numFmts count="14">
     <numFmt numFmtId="169" formatCode="#\ ##0;\–\ #\ ##0"/>
     <numFmt numFmtId="170" formatCode="##0;\–\ ##0"/>
-    <numFmt numFmtId="171" formatCode="##0.0;\–\ ##0.0"/>
+    <numFmt numFmtId="171" formatCode="##0.00;\–\ ##0.00"/>
     <numFmt numFmtId="172" formatCode="\–;\–;\–"/>
-    <numFmt numFmtId="173" formatCode="##0.00;\–\ ##0.00"/>
+    <numFmt numFmtId="173" formatCode="##0.0;\–\ ##0.0"/>
     <numFmt numFmtId="174" formatCode="#\ ##0.0;\–\ #\ ##0.0"/>
     <numFmt numFmtId="175" formatCode="##0;\–\ ##0;0"/>
     <numFmt numFmtId="176" formatCode="#\ ##0;\–\ #\ ##0;0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0;\–\ #\ ##0;\–"/>
     <numFmt numFmtId="178" formatCode="##0;\–\ ##0;\–"/>
     <numFmt numFmtId="179" formatCode="#\ ##0;\–\ #\ ##0;\–\ "/>
     <numFmt numFmtId="180" formatCode="#\ ##0;\–\ ##0"/>
     <numFmt numFmtId="181" formatCode="#\ ##0;\–#\ ##0;\–"/>
+    <numFmt numFmtId="182" formatCode="##0.0;\–\ ##0.0;\–"/>
   </numFmts>
   <fonts count="45" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
@@ -1298,51 +1323,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="193">
+  <cellXfs count="210">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="173" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -1379,77 +1404,77 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="174" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="172" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1830,126 +1855,179 @@
     </xf>
     <xf numFmtId="177" fontId="33" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="33" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="182" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
-    <cellStyle name="Standard 2" xfId="1" xr:uid="{11E05201-33BE-48AB-ADA0-E061C1AFC9EE}"/>
+    <cellStyle name="Standard 2" xfId="1" xr:uid="{CB1A2580-E07B-4000-85F3-E17D7123F381}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
@@ -1960,342 +2038,397 @@
 
 <file path=xl/drawings/_rels/vmlDrawing6.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>293625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Grafik 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66383FE-CF01-3F5B-D28B-3E5F571ACAD6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BBC3545-1F61-16C4-481A-CF8135700247}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>293625</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>85441</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Grafik 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FBE9E3A-C8B7-411A-A5F4-DBEBB896FC8D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="6037200" cy="1161766"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6046521" cy="1162175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3F45E2D-4E17-4653-BAE6-EAF203DD97DF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{760D74AD-1254-41CC-B3D2-6FCA40959780}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1" y="1"/>
           <a:ext cx="6046521" cy="1162175"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
-[...47 lines deleted...]
-
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28576</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5864224" cy="1240536"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9D532C3-5C7B-4518-B11A-E3B3842D1A5D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{040F5765-8A38-4FA2-AB2F-44E5749FDC5C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect r="7674"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="28576" y="28575"/>
           <a:ext cx="5864224" cy="1240536"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
+      <xdr:colOff>28576</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="5864224" cy="1240536"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Grafik 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F1998D9-9727-469B-B845-4A2424D8B0E8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect r="7674"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="28576" y="28575"/>
+          <a:ext cx="5864224" cy="1240536"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>28577</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5713410" cy="1240536"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B05E1EF-305E-401B-9511-74752788CCBC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09D5E8B3-D092-4B2B-B608-474DA2795111}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect r="8548"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="28577" y="28575"/>
           <a:ext cx="5713410" cy="1240536"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28577</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5816599" cy="1240536"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA334F12-463C-4B32-B0F0-80DEDF8DC4DB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3D4379D-CF05-4A43-81BB-72A6FBD8A740}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect r="8423"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="28577" y="28575"/>
           <a:ext cx="5816599" cy="1240536"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="19050" y="0"/>
     <xdr:ext cx="5857875" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="AdresseXLSoben">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40637C89-B871-4DED-818B-4A7DF04225BC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE5E8C4F-C13D-4C9F-A625-EA74E9DBF61B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect r="8813"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="19050" y="0"/>
           <a:ext cx="5857875" cy="1047750"/>
         </a:xfrm>
@@ -2317,51 +2450,51 @@
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>293625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43B03EF3-F76D-42BB-AEED-1812618B0160}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{885AA048-B71C-4FE5-90A5-1679D9DD6FB1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -2372,51 +2505,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>293625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33125ACA-6748-44A6-9DB5-26CC1AE18CEC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D4A7504-87B8-4A1B-B2E5-34D2FE2DDF37}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -2427,51 +2560,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>293625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{328D1326-54D4-4CAC-99A4-019851BABD32}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{449C6B81-737E-403D-BEEB-CD341651845D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -2482,51 +2615,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>293625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6BEEEA3-50ED-49D1-B0CB-3D888988B23F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7CEE2D3-94BC-4B59-81A9-0734C68CE14B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -2537,161 +2670,161 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>293625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB45833C-B47B-4897-883B-705CADF160F0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE41F2A3-D01C-4037-9451-6FCEE3F76CFA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>293625</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>85441</xdr:rowOff>
+      <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ACF294F-6FAB-4979-AF55-BF44BC22FC99}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0E89250-0383-4226-882A-5BE907ECF7B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="6037200" cy="1161766"/>
+          <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>293625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>85441</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A0BF856-8969-41BB-9F9F-9E914551F902}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94CF90CF-7466-487A-9987-68A793FA369E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1161766"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -2702,51 +2835,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>293625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>85441</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBCC35F1-C31A-4CA9-B91E-44E1AB118B5F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F18F547-C1C2-4A4B-8CE2-5CD69430CBBA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1161766"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -3057,1132 +3190,1139 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36BA0A6A-BD3E-4F6C-A4F9-A1D2CFA05027}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE2211B2-C1AA-4B1A-93E3-6229DAD53BBF}">
   <dimension ref="A1:G65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="27" style="1" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="188" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
     </row>
     <row r="4" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="188" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
     </row>
     <row r="5" spans="1:7" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="189" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
-      <c r="D7" s="19" t="s">
+      <c r="D7" s="197" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="20"/>
-      <c r="F7" s="21"/>
-      <c r="G7" s="22" t="s">
+      <c r="F7" s="191"/>
+      <c r="G7" s="192" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A8" s="23"/>
-[...2 lines deleted...]
-      <c r="D8" s="22">
+      <c r="A8" s="200"/>
+      <c r="B8" s="200"/>
+      <c r="C8" s="200"/>
+      <c r="D8" s="196">
+        <v>2025</v>
+      </c>
+      <c r="E8" s="196">
         <v>2024</v>
       </c>
-      <c r="E8" s="22">
-[...3 lines deleted...]
-      <c r="G8" s="17" t="s">
+      <c r="F8" s="201"/>
+      <c r="G8" s="196" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A9" s="25"/>
-[...5 lines deleted...]
-      <c r="G9" s="27" t="s">
+      <c r="A9" s="202"/>
+      <c r="B9" s="203"/>
+      <c r="C9" s="203"/>
+      <c r="D9" s="195"/>
+      <c r="E9" s="195"/>
+      <c r="F9" s="204"/>
+      <c r="G9" s="195" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A10" s="18" t="s">
-[...4 lines deleted...]
-      <c r="D10" s="29">
+      <c r="A10" s="205" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="205"/>
+      <c r="C10" s="205"/>
+      <c r="D10" s="206">
+        <v>28808</v>
+      </c>
+      <c r="E10" s="207">
         <v>31814</v>
       </c>
-      <c r="E10" s="30">
-[...4 lines deleted...]
-        <v>23.7</v>
+      <c r="F10" s="208"/>
+      <c r="G10" s="209">
+        <v>-9.4</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A11" s="33" t="s">
+      <c r="A11" s="198" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="33"/>
-      <c r="C11" s="33"/>
+      <c r="B11" s="198"/>
+      <c r="C11" s="198"/>
       <c r="D11" s="34">
+        <v>21357</v>
+      </c>
+      <c r="E11" s="4">
         <v>24149</v>
       </c>
-      <c r="E11" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="5"/>
-      <c r="G11" s="6">
-        <v>18.3</v>
+      <c r="G11" s="199">
+        <v>-11.6</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="35">
+        <v>574</v>
+      </c>
+      <c r="E12" s="5">
         <v>699</v>
       </c>
-      <c r="E12" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="5"/>
-      <c r="G12" s="6">
-        <v>12.6</v>
+      <c r="G12" s="199">
+        <v>-17.899999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="190" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="13"/>
-      <c r="D13" s="35" t="s">
-        <v>63</v>
+      <c r="D13" s="35">
+        <v>1</v>
       </c>
       <c r="E13" s="7">
         <v>0</v>
       </c>
       <c r="F13" s="5"/>
-      <c r="G13" s="7">
+      <c r="G13" s="199">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="190"/>
       <c r="B14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="35">
+        <v>243</v>
+      </c>
+      <c r="E14" s="5">
         <v>268</v>
       </c>
-      <c r="E14" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="5"/>
-      <c r="G14" s="6">
-        <v>20.7</v>
+      <c r="G14" s="199">
+        <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="190"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="35">
+        <v>43</v>
+      </c>
+      <c r="E15" s="5">
         <v>55</v>
       </c>
-      <c r="E15" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="5"/>
-      <c r="G15" s="6">
-        <v>31</v>
+      <c r="G15" s="199">
+        <v>-21.8</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="190"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="35">
+        <v>200</v>
+      </c>
+      <c r="E16" s="5">
         <v>213</v>
       </c>
-      <c r="E16" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="5"/>
-      <c r="G16" s="6">
-        <v>18.3</v>
+      <c r="G16" s="199">
+        <v>-6.1</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="190"/>
       <c r="B17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="35">
+        <v>235</v>
+      </c>
+      <c r="E17" s="5">
         <v>261</v>
       </c>
-      <c r="E17" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="5"/>
-      <c r="G17" s="6">
-        <v>2</v>
+      <c r="G17" s="199">
+        <v>-10</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="190"/>
       <c r="B18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="35">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E18" s="5">
         <v>5</v>
       </c>
       <c r="F18" s="5"/>
-      <c r="G18" s="7">
-        <v>0</v>
+      <c r="G18" s="199">
+        <v>-20</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="190"/>
       <c r="B19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="35">
+        <v>52</v>
+      </c>
+      <c r="E19" s="5">
         <v>127</v>
       </c>
-      <c r="E19" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="5"/>
-      <c r="G19" s="6">
-        <v>38</v>
+      <c r="G19" s="199">
+        <v>-59.1</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="34">
+        <v>15054</v>
+      </c>
+      <c r="E20" s="4">
         <v>17901</v>
       </c>
-      <c r="E20" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="5"/>
-      <c r="G20" s="6">
-        <v>16.8</v>
+      <c r="G20" s="199">
+        <v>-15.9</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="190" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="35">
+        <v>50</v>
+      </c>
+      <c r="E21" s="5">
         <v>21</v>
       </c>
-      <c r="E21" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="5"/>
-      <c r="G21" s="6">
-        <v>-8.6999999999999993</v>
+      <c r="G21" s="199">
+        <v>138.1</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="190"/>
       <c r="B22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="34">
+        <v>7252</v>
+      </c>
+      <c r="E22" s="4">
         <v>8864</v>
       </c>
-      <c r="E22" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="5"/>
-      <c r="G22" s="6">
-        <v>14</v>
+      <c r="G22" s="199">
+        <v>-18.2</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="190"/>
       <c r="B23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="35">
+        <v>92</v>
+      </c>
+      <c r="E23" s="5">
         <v>141</v>
       </c>
-      <c r="E23" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="5"/>
-      <c r="G23" s="6">
-        <v>182</v>
+      <c r="G23" s="199">
+        <v>-34.799999999999997</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="190"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="34">
+      <c r="D24" s="35">
+        <v>645</v>
+      </c>
+      <c r="E24" s="4">
         <v>1022</v>
       </c>
-      <c r="E24" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="5"/>
-      <c r="G24" s="6">
-        <v>9.9</v>
+      <c r="G24" s="199">
+        <v>-36.9</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="190"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="34">
+        <v>2624</v>
+      </c>
+      <c r="E25" s="4">
         <v>2844</v>
       </c>
-      <c r="E25" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="5"/>
-      <c r="G25" s="6">
-        <v>9.3000000000000007</v>
+      <c r="G25" s="199">
+        <v>-7.7</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="190"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="35">
+        <v>465</v>
+      </c>
+      <c r="E26" s="5">
         <v>486</v>
       </c>
-      <c r="E26" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="5"/>
-      <c r="G26" s="6">
-        <v>11.5</v>
+      <c r="G26" s="199">
+        <v>-4.3</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="190"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="35">
+        <v>933</v>
+      </c>
+      <c r="E27" s="5">
         <v>938</v>
       </c>
-      <c r="E27" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="5"/>
-      <c r="G27" s="6">
-        <v>51.8</v>
+      <c r="G27" s="199">
+        <v>-0.5</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="190"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="35">
+        <v>204</v>
+      </c>
+      <c r="E28" s="5">
         <v>349</v>
       </c>
-      <c r="E28" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="5"/>
-      <c r="G28" s="6">
-        <v>81.8</v>
+      <c r="G28" s="199">
+        <v>-41.5</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="190"/>
       <c r="B29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="13"/>
       <c r="D29" s="34">
+        <v>2683</v>
+      </c>
+      <c r="E29" s="4">
         <v>3310</v>
       </c>
-      <c r="E29" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="5"/>
-      <c r="G29" s="6">
-        <v>35.200000000000003</v>
+      <c r="G29" s="199">
+        <v>-18.899999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="190"/>
       <c r="B30" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="35">
+        <v>127</v>
+      </c>
+      <c r="E30" s="5">
         <v>145</v>
       </c>
-      <c r="E30" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="5"/>
-      <c r="G30" s="6">
-        <v>40.799999999999997</v>
+      <c r="G30" s="199">
+        <v>-12.4</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="190"/>
       <c r="B31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="35">
+        <v>96</v>
+      </c>
+      <c r="E31" s="5">
         <v>122</v>
       </c>
-      <c r="E31" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="5"/>
-      <c r="G31" s="6">
-        <v>45.2</v>
+      <c r="G31" s="199">
+        <v>-21.3</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="190"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D32" s="35">
+        <v>29</v>
+      </c>
+      <c r="E32" s="5">
         <v>23</v>
       </c>
-      <c r="E32" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="5"/>
-      <c r="G32" s="6">
-        <v>21.1</v>
+      <c r="G32" s="199">
+        <v>26.1</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="190"/>
       <c r="B33" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="34">
+        <v>2080</v>
+      </c>
+      <c r="E33" s="4">
         <v>2426</v>
       </c>
-      <c r="E33" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="5"/>
-      <c r="G33" s="8">
-        <v>-11.6</v>
+      <c r="G33" s="199">
+        <v>-14.3</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="190"/>
       <c r="B34" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="34">
+        <v>1257</v>
+      </c>
+      <c r="E34" s="4">
         <v>1491</v>
       </c>
-      <c r="E34" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="5"/>
-      <c r="G34" s="6">
-        <v>54.3</v>
+      <c r="G34" s="199">
+        <v>-15.7</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="190"/>
       <c r="B35" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="35">
+        <v>588</v>
+      </c>
+      <c r="E35" s="5">
         <v>592</v>
       </c>
-      <c r="E35" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="5"/>
-      <c r="G35" s="6">
-        <v>33.6</v>
+      <c r="G35" s="199">
+        <v>-0.7</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="190"/>
       <c r="B36" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="35">
         <v>17</v>
       </c>
       <c r="E36" s="5">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F36" s="5"/>
-      <c r="G36" s="6">
-        <v>-39.299999999999997</v>
+      <c r="G36" s="199">
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="190"/>
       <c r="B37" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="35">
+        <v>107</v>
+      </c>
+      <c r="E37" s="5">
         <v>115</v>
       </c>
-      <c r="E37" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="5"/>
-      <c r="G37" s="6">
-        <v>27.8</v>
+      <c r="G37" s="199">
+        <v>-7</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="34">
+        <v>3350</v>
+      </c>
+      <c r="E38" s="4">
         <v>3149</v>
       </c>
-      <c r="E38" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="5"/>
-      <c r="G38" s="6">
-        <v>34.700000000000003</v>
+      <c r="G38" s="199">
+        <v>6.4</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="190" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="35">
+        <v>145</v>
+      </c>
+      <c r="E39" s="5">
         <v>168</v>
       </c>
-      <c r="E39" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="5"/>
-      <c r="G39" s="6">
-        <v>-1.8</v>
+      <c r="G39" s="199">
+        <v>-13.7</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A40" s="190"/>
       <c r="B40" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="35">
+        <v>50</v>
+      </c>
+      <c r="E40" s="5">
         <v>40</v>
       </c>
-      <c r="E40" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="5"/>
-      <c r="G40" s="6">
-        <v>-11.1</v>
+      <c r="G40" s="199">
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A41" s="190"/>
       <c r="B41" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="35">
+        <v>9</v>
+      </c>
+      <c r="E41" s="5">
         <v>10</v>
       </c>
-      <c r="E41" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="5"/>
-      <c r="G41" s="6">
-        <v>400</v>
+      <c r="G41" s="199">
+        <v>-10</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A42" s="190"/>
       <c r="B42" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="35">
+        <v>537</v>
+      </c>
+      <c r="E42" s="5">
         <v>646</v>
       </c>
-      <c r="E42" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="5"/>
-      <c r="G42" s="6">
-        <v>51.3</v>
+      <c r="G42" s="199">
+        <v>-16.899999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="190"/>
       <c r="B43" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="34">
+        <v>2397</v>
+      </c>
+      <c r="E43" s="4">
         <v>2274</v>
       </c>
-      <c r="E43" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F43" s="5"/>
-      <c r="G43" s="6">
-        <v>34.799999999999997</v>
+      <c r="G43" s="199">
+        <v>5.4</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="35">
+        <v>336</v>
+      </c>
+      <c r="E44" s="5">
         <v>219</v>
       </c>
-      <c r="E44" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="5"/>
-      <c r="G44" s="6">
-        <v>10.1</v>
+      <c r="G44" s="199">
+        <v>53.4</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="190" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="13" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="35">
+        <v>11</v>
+      </c>
+      <c r="E45" s="5">
         <v>6</v>
       </c>
-      <c r="E45" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="5"/>
-      <c r="G45" s="6">
-        <v>-57.1</v>
+      <c r="G45" s="199">
+        <v>83.3</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="190"/>
       <c r="B46" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="35">
+        <v>18</v>
+      </c>
+      <c r="E46" s="5">
         <v>14</v>
       </c>
-      <c r="E46" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="5"/>
-      <c r="G46" s="6">
-        <v>7.7</v>
+      <c r="G46" s="199">
+        <v>28.6</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A47" s="190"/>
       <c r="B47" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="35">
+        <v>33</v>
+      </c>
+      <c r="E47" s="5">
         <v>30</v>
       </c>
-      <c r="E47" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="5"/>
-      <c r="G47" s="6">
-        <v>42.9</v>
+      <c r="G47" s="199">
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="34">
+        <v>2043</v>
+      </c>
+      <c r="E48" s="4">
         <v>2181</v>
       </c>
-      <c r="E48" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F48" s="5"/>
-      <c r="G48" s="6">
-        <v>12.6</v>
+      <c r="G48" s="199">
+        <v>-6.3</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="190" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="35">
+        <v>18</v>
+      </c>
+      <c r="E49" s="5">
         <v>15</v>
       </c>
-      <c r="E49" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="5"/>
-      <c r="G49" s="6">
-        <v>25</v>
+      <c r="G49" s="199">
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A50" s="190"/>
       <c r="B50" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="13"/>
       <c r="D50" s="35">
+        <v>2</v>
+      </c>
+      <c r="E50" s="5">
         <v>18</v>
       </c>
-      <c r="E50" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F50" s="5"/>
-      <c r="G50" s="6">
-        <v>63.6</v>
+      <c r="G50" s="199">
+        <v>-88.9</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A51" s="190"/>
       <c r="B51" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="13"/>
       <c r="D51" s="35">
+        <v>107</v>
+      </c>
+      <c r="E51" s="5">
         <v>114</v>
       </c>
-      <c r="E51" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="5"/>
-      <c r="G51" s="6">
-        <v>6.5</v>
+      <c r="G51" s="199">
+        <v>-6.1</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A52" s="190"/>
       <c r="B52" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C52" s="13"/>
       <c r="D52" s="35">
+        <v>121</v>
+      </c>
+      <c r="E52" s="5">
         <v>148</v>
       </c>
-      <c r="E52" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="5"/>
-      <c r="G52" s="6">
-        <v>-14.5</v>
+      <c r="G52" s="199">
+        <v>-18.2</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A53" s="190"/>
       <c r="B53" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="13"/>
       <c r="D53" s="35">
+        <v>339</v>
+      </c>
+      <c r="E53" s="5">
         <v>327</v>
       </c>
-      <c r="E53" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="5"/>
-      <c r="G53" s="6">
-        <v>18.5</v>
+      <c r="G53" s="199">
+        <v>3.7</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A54" s="33" t="s">
+      <c r="A54" s="198" t="s">
         <v>52</v>
       </c>
-      <c r="B54" s="33"/>
-      <c r="C54" s="33"/>
+      <c r="B54" s="198"/>
+      <c r="C54" s="198"/>
       <c r="D54" s="34">
+        <v>3333</v>
+      </c>
+      <c r="E54" s="4">
         <v>3926</v>
       </c>
-      <c r="E54" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="5"/>
-      <c r="G54" s="6">
-        <v>28.1</v>
+      <c r="G54" s="199">
+        <v>-15.1</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A55" s="14" t="s">
+      <c r="A55" s="190" t="s">
         <v>8</v>
       </c>
-      <c r="B55" s="23" t="s">
+      <c r="B55" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="C55" s="23"/>
+      <c r="C55" s="13"/>
       <c r="D55" s="34">
+        <v>1256</v>
+      </c>
+      <c r="E55" s="4">
         <v>1423</v>
       </c>
-      <c r="E55" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F55" s="5"/>
-      <c r="G55" s="6">
-        <v>41</v>
+      <c r="G55" s="199">
+        <v>-11.7</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B56" s="23" t="s">
+      <c r="A56" s="190"/>
+      <c r="B56" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="C56" s="23"/>
+      <c r="C56" s="13"/>
       <c r="D56" s="34">
+        <v>1579</v>
+      </c>
+      <c r="E56" s="4">
         <v>1915</v>
       </c>
-      <c r="E56" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="5"/>
-      <c r="G56" s="6">
-        <v>14.4</v>
+      <c r="G56" s="199">
+        <v>-17.5</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B57" s="23" t="s">
+      <c r="A57" s="190"/>
+      <c r="B57" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="C57" s="23"/>
+      <c r="C57" s="13"/>
       <c r="D57" s="35"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
-      <c r="G57" s="5"/>
+      <c r="G57" s="199"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B58" s="23" t="s">
+      <c r="A58" s="190"/>
+      <c r="B58" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="C58" s="23"/>
+      <c r="C58" s="13"/>
       <c r="D58" s="35">
+        <v>177</v>
+      </c>
+      <c r="E58" s="5">
         <v>178</v>
       </c>
-      <c r="E58" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="5"/>
-      <c r="G58" s="6">
-        <v>34.799999999999997</v>
+      <c r="G58" s="199">
+        <v>-0.6</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A59" s="33" t="s">
+      <c r="A59" s="198" t="s">
         <v>57</v>
       </c>
-      <c r="B59" s="33"/>
-      <c r="C59" s="33"/>
+      <c r="B59" s="198"/>
+      <c r="C59" s="198"/>
       <c r="D59" s="34">
+        <v>3179</v>
+      </c>
+      <c r="E59" s="4">
         <v>2715</v>
       </c>
-      <c r="E59" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="5"/>
-      <c r="G59" s="6">
-        <v>96</v>
+      <c r="G59" s="199">
+        <v>17.100000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A60" s="33" t="s">
+      <c r="A60" s="198" t="s">
         <v>58</v>
       </c>
-      <c r="B60" s="33"/>
-      <c r="C60" s="33"/>
+      <c r="B60" s="198"/>
+      <c r="C60" s="198"/>
       <c r="D60" s="35">
+        <v>418</v>
+      </c>
+      <c r="E60" s="5">
         <v>480</v>
       </c>
-      <c r="E60" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="5"/>
-      <c r="G60" s="6">
-        <v>50</v>
+      <c r="G60" s="199">
+        <v>-12.9</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A61" s="33" t="s">
+      <c r="A61" s="198" t="s">
         <v>59</v>
       </c>
-      <c r="B61" s="33"/>
-      <c r="C61" s="33"/>
+      <c r="B61" s="198"/>
+      <c r="C61" s="198"/>
       <c r="D61" s="35">
+        <v>521</v>
+      </c>
+      <c r="E61" s="5">
         <v>544</v>
       </c>
-      <c r="E61" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="5"/>
-      <c r="G61" s="6">
-        <v>3.4</v>
+      <c r="G61" s="199">
+        <v>-4.2</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A62" s="37"/>
-[...5 lines deleted...]
-      <c r="G62" s="192" t="s">
+      <c r="A62" s="36"/>
+      <c r="B62" s="193"/>
+      <c r="C62" s="193"/>
+      <c r="D62" s="193"/>
+      <c r="E62" s="193"/>
+      <c r="F62" s="193"/>
+      <c r="G62" s="194" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="40" t="s">
+      <c r="A63" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B63" s="40"/>
-[...4 lines deleted...]
-      <c r="G63" s="40"/>
+      <c r="B63" s="39"/>
+      <c r="C63" s="39"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="39"/>
     </row>
     <row r="64" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="41" t="s">
-[...7 lines deleted...]
-      <c r="G64" s="40"/>
+      <c r="A64" s="40" t="s">
+        <v>165</v>
+      </c>
+      <c r="B64" s="39"/>
+      <c r="C64" s="39"/>
+      <c r="D64" s="39"/>
+      <c r="E64" s="39"/>
+      <c r="F64" s="39"/>
+      <c r="G64" s="39"/>
     </row>
     <row r="65" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B65" s="2"/>
       <c r="C65" s="2"/>
       <c r="D65" s="2"/>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
       <c r="G65" s="3" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="47">
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="A63:G63"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B58:C58"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
@@ -4214,162 +4354,1110 @@
     <mergeCell ref="A7:C8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A512752-0383-45E7-B3AC-00C156C7C54E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A8FBAA0-AA47-4EBD-B143-08F3B18C4C6C}">
+  <dimension ref="A1:G64"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.7109375" style="14" customWidth="1"/>
+    <col min="2" max="2" width="8.5703125" style="14" customWidth="1"/>
+    <col min="3" max="3" width="27" style="14" customWidth="1"/>
+    <col min="4" max="5" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+    </row>
+    <row r="4" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="B4" s="15"/>
+      <c r="C4" s="15"/>
+    </row>
+    <row r="5" spans="1:7" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G6" s="17" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="36"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="21"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="22" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="52"/>
+      <c r="B8" s="52"/>
+      <c r="C8" s="52"/>
+      <c r="D8" s="53">
+        <v>2016</v>
+      </c>
+      <c r="E8" s="53">
+        <v>2015</v>
+      </c>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="34">
+        <v>25213</v>
+      </c>
+      <c r="E9" s="4">
+        <v>24715</v>
+      </c>
+      <c r="F9" s="4"/>
+      <c r="G9" s="5">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="47"/>
+      <c r="C10" s="47"/>
+      <c r="D10" s="34">
+        <v>16463</v>
+      </c>
+      <c r="E10" s="4">
+        <v>16746</v>
+      </c>
+      <c r="F10" s="4"/>
+      <c r="G10" s="5">
+        <v>-283</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="35">
+        <v>571</v>
+      </c>
+      <c r="E11" s="5">
+        <v>569</v>
+      </c>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="35">
+        <v>5</v>
+      </c>
+      <c r="E12" s="5">
+        <v>1</v>
+      </c>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B13" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="35">
+        <v>213</v>
+      </c>
+      <c r="E13" s="5">
+        <v>195</v>
+      </c>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C14" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="35">
+        <v>17</v>
+      </c>
+      <c r="E14" s="5">
+        <v>28</v>
+      </c>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C15" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="35">
+        <v>196</v>
+      </c>
+      <c r="E15" s="5">
+        <v>167</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B16" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" s="35">
+        <v>247</v>
+      </c>
+      <c r="E16" s="5">
+        <v>254</v>
+      </c>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B17" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="35">
+        <v>21</v>
+      </c>
+      <c r="E17" s="5">
+        <v>23</v>
+      </c>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B18" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="35">
+        <v>73</v>
+      </c>
+      <c r="E18" s="5">
+        <v>85</v>
+      </c>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="34">
+        <v>12635</v>
+      </c>
+      <c r="E19" s="4">
+        <v>13201</v>
+      </c>
+      <c r="F19" s="4"/>
+      <c r="G19" s="5">
+        <v>-566</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="35">
+        <v>22</v>
+      </c>
+      <c r="E20" s="5">
+        <v>30</v>
+      </c>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B21" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="34">
+        <v>6051</v>
+      </c>
+      <c r="E21" s="4">
+        <v>6113</v>
+      </c>
+      <c r="F21" s="4"/>
+      <c r="G21" s="5">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B22" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="35">
+        <v>36</v>
+      </c>
+      <c r="E22" s="5">
+        <v>35</v>
+      </c>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C23" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="34">
+        <v>1426</v>
+      </c>
+      <c r="E23" s="4">
+        <v>1567</v>
+      </c>
+      <c r="F23" s="4"/>
+      <c r="G23" s="5">
+        <v>-141</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C24" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="34">
+        <v>1013</v>
+      </c>
+      <c r="E24" s="5">
+        <v>930</v>
+      </c>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C25" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="35">
+        <v>223</v>
+      </c>
+      <c r="E25" s="5">
+        <v>377</v>
+      </c>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5">
+        <v>-154</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C26" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="35">
+        <v>888</v>
+      </c>
+      <c r="E26" s="5">
+        <v>940</v>
+      </c>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C27" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" s="35">
+        <v>231</v>
+      </c>
+      <c r="E27" s="5">
+        <v>223</v>
+      </c>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B28" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" s="34">
+        <v>1688</v>
+      </c>
+      <c r="E28" s="4">
+        <v>1887</v>
+      </c>
+      <c r="F28" s="4"/>
+      <c r="G28" s="5">
+        <v>-199</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B29" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="35">
+        <v>111</v>
+      </c>
+      <c r="E29" s="5">
+        <v>85</v>
+      </c>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B30" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D30" s="35">
+        <v>67</v>
+      </c>
+      <c r="E30" s="5">
+        <v>52</v>
+      </c>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C31" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="35">
+        <v>34</v>
+      </c>
+      <c r="E31" s="5">
+        <v>29</v>
+      </c>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B32" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" s="34">
+        <v>3055</v>
+      </c>
+      <c r="E32" s="4">
+        <v>3264</v>
+      </c>
+      <c r="F32" s="4"/>
+      <c r="G32" s="5">
+        <v>-209</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B33" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="34">
+        <v>1146</v>
+      </c>
+      <c r="E33" s="4">
+        <v>1215</v>
+      </c>
+      <c r="F33" s="4"/>
+      <c r="G33" s="5">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B34" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34" s="35">
+        <v>200</v>
+      </c>
+      <c r="E34" s="5">
+        <v>242</v>
+      </c>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B35" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" s="35">
+        <v>19</v>
+      </c>
+      <c r="E35" s="5">
+        <v>18</v>
+      </c>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B36" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="35">
+        <v>37</v>
+      </c>
+      <c r="E36" s="5">
+        <v>34</v>
+      </c>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" s="34">
+        <v>1690</v>
+      </c>
+      <c r="E37" s="4">
+        <v>1795</v>
+      </c>
+      <c r="F37" s="4"/>
+      <c r="G37" s="5">
+        <v>-105</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="35">
+        <v>189</v>
+      </c>
+      <c r="E38" s="5">
+        <v>142</v>
+      </c>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B39" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39" s="35">
+        <v>47</v>
+      </c>
+      <c r="E39" s="5">
+        <v>25</v>
+      </c>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B40" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40" s="35">
+        <v>2</v>
+      </c>
+      <c r="E40" s="5">
+        <v>10</v>
+      </c>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B41" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" s="35">
+        <v>178</v>
+      </c>
+      <c r="E41" s="5">
+        <v>172</v>
+      </c>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B42" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="34">
+        <v>1273</v>
+      </c>
+      <c r="E42" s="4">
+        <v>1446</v>
+      </c>
+      <c r="F42" s="4"/>
+      <c r="G42" s="5">
+        <v>-173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="35">
+        <v>127</v>
+      </c>
+      <c r="E43" s="5">
+        <v>84</v>
+      </c>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="35">
+        <v>10</v>
+      </c>
+      <c r="E44" s="5">
+        <v>10</v>
+      </c>
+      <c r="F44" s="5"/>
+      <c r="G44" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B45" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" s="35">
+        <v>5</v>
+      </c>
+      <c r="E45" s="5">
+        <v>6</v>
+      </c>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B46" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="35">
+        <v>15</v>
+      </c>
+      <c r="E46" s="5">
+        <v>21</v>
+      </c>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D47" s="34">
+        <v>1440</v>
+      </c>
+      <c r="E47" s="4">
+        <v>1097</v>
+      </c>
+      <c r="F47" s="4"/>
+      <c r="G47" s="5">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48" s="35">
+        <v>17</v>
+      </c>
+      <c r="E48" s="5">
+        <v>19</v>
+      </c>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B49" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D49" s="35">
+        <v>27</v>
+      </c>
+      <c r="E49" s="5">
+        <v>22</v>
+      </c>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B50" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" s="35">
+        <v>98</v>
+      </c>
+      <c r="E50" s="5">
+        <v>103</v>
+      </c>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B51" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="35">
+        <v>194</v>
+      </c>
+      <c r="E51" s="5">
+        <v>182</v>
+      </c>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B52" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D52" s="35">
+        <v>254</v>
+      </c>
+      <c r="E52" s="5">
+        <v>238</v>
+      </c>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B53" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="D53" s="35">
+        <v>64</v>
+      </c>
+      <c r="E53" s="5">
+        <v>60</v>
+      </c>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B54" s="47"/>
+      <c r="C54" s="47"/>
+      <c r="D54" s="34">
+        <v>6969</v>
+      </c>
+      <c r="E54" s="4">
+        <v>6127</v>
+      </c>
+      <c r="F54" s="4"/>
+      <c r="G54" s="5">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="34">
+        <v>2232</v>
+      </c>
+      <c r="E55" s="4">
+        <v>1899</v>
+      </c>
+      <c r="F55" s="4"/>
+      <c r="G55" s="5">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B56" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D56" s="34">
+        <v>4217</v>
+      </c>
+      <c r="E56" s="4">
+        <v>3645</v>
+      </c>
+      <c r="F56" s="4"/>
+      <c r="G56" s="5">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B57" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="D57" s="35">
+        <v>455</v>
+      </c>
+      <c r="E57" s="5">
+        <v>412</v>
+      </c>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="B58" s="47"/>
+      <c r="C58" s="47"/>
+      <c r="D58" s="34">
+        <v>1014</v>
+      </c>
+      <c r="E58" s="4">
+        <v>1081</v>
+      </c>
+      <c r="F58" s="4"/>
+      <c r="G58" s="5">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="B59" s="47"/>
+      <c r="C59" s="47"/>
+      <c r="D59" s="35">
+        <v>253</v>
+      </c>
+      <c r="E59" s="5">
+        <v>279</v>
+      </c>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B60" s="47"/>
+      <c r="C60" s="47"/>
+      <c r="D60" s="35">
+        <v>514</v>
+      </c>
+      <c r="E60" s="5">
+        <v>482</v>
+      </c>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="36"/>
+      <c r="B61" s="36"/>
+      <c r="C61" s="36"/>
+      <c r="D61" s="31"/>
+      <c r="E61" s="31"/>
+      <c r="F61" s="31"/>
+      <c r="G61" s="55" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
+    </row>
+    <row r="63" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="40" t="s">
+        <v>105</v>
+      </c>
+      <c r="B63" s="40"/>
+      <c r="C63" s="40"/>
+      <c r="D63" s="40"/>
+      <c r="E63" s="40"/>
+      <c r="F63" s="40"/>
+      <c r="G63" s="40"/>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G64" s="17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="A62:G62"/>
+    <mergeCell ref="A63:G63"/>
+  </mergeCells>
+  <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
+Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
+  </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="53" max="16383" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BD78DDE-D549-4430-AF4E-613D75505283}">
   <dimension ref="A1:M91"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="56" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="56" customWidth="1"/>
     <col min="3" max="3" width="13" style="56" customWidth="1"/>
     <col min="4" max="4" width="3.140625" style="56" customWidth="1"/>
     <col min="5" max="6" width="13" style="56" customWidth="1"/>
     <col min="7" max="7" width="6.85546875" style="56" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="56"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:13" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A3" s="57" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B3" s="57"/>
     </row>
     <row r="4" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A4" s="57" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B4" s="57"/>
     </row>
     <row r="5" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="58"/>
     </row>
     <row r="6" spans="1:13" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="59"/>
       <c r="B6" s="59"/>
       <c r="C6" s="60"/>
       <c r="D6" s="60"/>
       <c r="E6" s="60"/>
       <c r="F6" s="60" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G6" s="61"/>
     </row>
     <row r="7" spans="1:13" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B7" s="62"/>
       <c r="C7" s="63"/>
       <c r="D7" s="63"/>
       <c r="E7" s="63" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="63" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="62"/>
       <c r="I7" s="62"/>
       <c r="J7" s="62"/>
       <c r="K7" s="62"/>
       <c r="L7" s="62"/>
       <c r="M7" s="62"/>
     </row>
     <row r="8" spans="1:13" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="64"/>
       <c r="B8" s="64"/>
       <c r="C8" s="65">
         <v>2015</v>
       </c>
       <c r="D8" s="66"/>
       <c r="E8" s="60">
         <v>2014</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G8" s="62"/>
       <c r="I8" s="62"/>
       <c r="J8" s="62"/>
       <c r="K8" s="62"/>
       <c r="L8" s="62"/>
       <c r="M8" s="62"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B9" s="64"/>
       <c r="C9" s="68">
         <v>16746</v>
       </c>
       <c r="D9" s="66"/>
       <c r="E9" s="69">
         <v>17936</v>
       </c>
       <c r="F9" s="66">
         <v>-1190</v>
       </c>
       <c r="G9" s="62"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="62" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B10" s="62"/>
       <c r="C10" s="70">
         <v>569</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="72">
         <v>600</v>
       </c>
       <c r="F10" s="73">
         <v>-31</v>
       </c>
       <c r="G10" s="62"/>
       <c r="I10" s="62"/>
       <c r="J10" s="62"/>
       <c r="K10" s="62"/>
       <c r="L10" s="62"/>
       <c r="M10" s="62"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="62" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="62"/>
       <c r="C11" s="70">
@@ -4391,51 +5479,51 @@
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="62" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="62"/>
       <c r="C12" s="70">
         <v>195</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="72">
         <v>237</v>
       </c>
       <c r="F12" s="73">
         <v>-42</v>
       </c>
       <c r="G12" s="62"/>
       <c r="I12" s="62"/>
       <c r="J12" s="62"/>
       <c r="K12" s="62"/>
       <c r="L12" s="62"/>
       <c r="M12" s="62"/>
     </row>
     <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="74" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B13" s="62" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="70">
         <v>28</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="72">
         <v>25</v>
       </c>
       <c r="F13" s="73">
         <v>3</v>
       </c>
       <c r="G13" s="62"/>
       <c r="I13" s="62"/>
       <c r="J13" s="62"/>
       <c r="K13" s="62"/>
       <c r="L13" s="62"/>
       <c r="M13" s="62"/>
     </row>
     <row r="14" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="62"/>
       <c r="B14" s="62" t="s">
         <v>13</v>
@@ -4503,51 +5591,51 @@
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="64" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="64"/>
       <c r="C17" s="68">
         <v>85</v>
       </c>
       <c r="D17" s="66"/>
       <c r="E17" s="69">
         <v>73</v>
       </c>
       <c r="F17" s="75">
         <v>12</v>
       </c>
       <c r="G17" s="62"/>
       <c r="I17" s="62"/>
       <c r="J17" s="62"/>
       <c r="K17" s="62"/>
       <c r="L17" s="62"/>
       <c r="M17" s="62"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="62" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B18" s="62"/>
       <c r="C18" s="70">
         <v>13201</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="72">
         <v>14195</v>
       </c>
       <c r="F18" s="73">
         <v>-994</v>
       </c>
       <c r="G18" s="62"/>
       <c r="I18" s="62"/>
       <c r="J18" s="62"/>
       <c r="K18" s="62"/>
       <c r="L18" s="62"/>
       <c r="M18" s="62"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="62"/>
       <c r="C19" s="70">
@@ -4569,51 +5657,51 @@
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="62" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="62"/>
       <c r="C20" s="70">
         <v>6113</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="72">
         <v>7421</v>
       </c>
       <c r="F20" s="71">
         <v>-1308</v>
       </c>
       <c r="G20" s="62"/>
       <c r="I20" s="62"/>
       <c r="J20" s="62"/>
       <c r="K20" s="62"/>
       <c r="L20" s="62"/>
       <c r="M20" s="62"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="74" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B21" s="62" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="70">
         <v>35</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="72">
         <v>44</v>
       </c>
       <c r="F21" s="73">
         <v>-9</v>
       </c>
       <c r="G21" s="62"/>
       <c r="I21" s="62"/>
       <c r="J21" s="62"/>
       <c r="K21" s="62"/>
       <c r="L21" s="62"/>
       <c r="M21" s="62"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="62"/>
       <c r="B22" s="62" t="s">
         <v>22</v>
@@ -4747,51 +5835,51 @@
     </row>
     <row r="28" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="62"/>
       <c r="C28" s="70">
         <v>85</v>
       </c>
       <c r="D28" s="71"/>
       <c r="E28" s="72">
         <v>86</v>
       </c>
       <c r="F28" s="73">
         <v>-1</v>
       </c>
       <c r="G28" s="62"/>
       <c r="I28" s="62"/>
       <c r="J28" s="62"/>
       <c r="K28" s="62"/>
       <c r="L28" s="62"/>
       <c r="M28" s="62"/>
     </row>
     <row r="29" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="74" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B29" s="62" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="70">
         <v>52</v>
       </c>
       <c r="D29" s="71"/>
       <c r="E29" s="72">
         <v>48</v>
       </c>
       <c r="F29" s="73">
         <v>4</v>
       </c>
       <c r="G29" s="62"/>
       <c r="I29" s="62"/>
       <c r="J29" s="62"/>
       <c r="K29" s="62"/>
       <c r="L29" s="62"/>
       <c r="M29" s="62"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="62"/>
       <c r="B30" s="62" t="s">
         <v>30</v>
@@ -4903,51 +5991,51 @@
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="64" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="64"/>
       <c r="C35" s="68">
         <v>34</v>
       </c>
       <c r="D35" s="66"/>
       <c r="E35" s="69">
         <v>44</v>
       </c>
       <c r="F35" s="75">
         <v>-10</v>
       </c>
       <c r="G35" s="62"/>
       <c r="I35" s="62"/>
       <c r="J35" s="62"/>
       <c r="K35" s="62"/>
       <c r="L35" s="62"/>
       <c r="M35" s="62"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="62" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="70">
         <v>1795</v>
       </c>
       <c r="D36" s="71"/>
       <c r="E36" s="72">
         <v>1537</v>
       </c>
       <c r="F36" s="73">
         <v>258</v>
       </c>
       <c r="G36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="62" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="62"/>
       <c r="C37" s="70">
@@ -5035,51 +6123,51 @@
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="64" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="64"/>
       <c r="C41" s="68">
         <v>1446</v>
       </c>
       <c r="D41" s="66"/>
       <c r="E41" s="69">
         <v>1115</v>
       </c>
       <c r="F41" s="75">
         <v>331</v>
       </c>
       <c r="G41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="62"/>
       <c r="K41" s="62"/>
       <c r="L41" s="62"/>
       <c r="M41" s="62"/>
     </row>
     <row r="42" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="62" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B42" s="62"/>
       <c r="C42" s="70">
         <v>84</v>
       </c>
       <c r="D42" s="71"/>
       <c r="E42" s="72">
         <v>120</v>
       </c>
       <c r="F42" s="73">
         <v>-36</v>
       </c>
       <c r="G42" s="62"/>
       <c r="I42" s="62"/>
       <c r="J42" s="62"/>
       <c r="K42" s="62"/>
       <c r="L42" s="62"/>
       <c r="M42" s="62"/>
     </row>
     <row r="43" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="62" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="62"/>
       <c r="C43" s="70">
@@ -5123,51 +6211,51 @@
     </row>
     <row r="45" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="64" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="64"/>
       <c r="C45" s="68">
         <v>21</v>
       </c>
       <c r="D45" s="66"/>
       <c r="E45" s="69">
         <v>12</v>
       </c>
       <c r="F45" s="75">
         <v>9</v>
       </c>
       <c r="G45" s="62"/>
       <c r="I45" s="62"/>
       <c r="J45" s="62"/>
       <c r="K45" s="62"/>
       <c r="L45" s="62"/>
       <c r="M45" s="62"/>
     </row>
     <row r="46" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="62" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B46" s="62"/>
       <c r="C46" s="70">
         <v>1097</v>
       </c>
       <c r="D46" s="71"/>
       <c r="E46" s="72">
         <v>1484</v>
       </c>
       <c r="F46" s="73">
         <v>-387</v>
       </c>
       <c r="G46" s="62"/>
       <c r="I46" s="62"/>
       <c r="J46" s="62"/>
       <c r="K46" s="62"/>
       <c r="L46" s="62"/>
       <c r="M46" s="62"/>
     </row>
     <row r="47" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="62" t="s">
         <v>47</v>
       </c>
       <c r="B47" s="62"/>
       <c r="C47" s="70">
@@ -5255,280 +6343,280 @@
     </row>
     <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B51" s="62"/>
       <c r="C51" s="70">
         <v>238</v>
       </c>
       <c r="D51" s="71"/>
       <c r="E51" s="72">
         <v>266</v>
       </c>
       <c r="F51" s="73">
         <v>-28</v>
       </c>
       <c r="G51" s="62"/>
       <c r="I51" s="62"/>
       <c r="J51" s="62"/>
       <c r="K51" s="62"/>
       <c r="L51" s="62"/>
       <c r="M51" s="62"/>
     </row>
     <row r="52" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="64" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B52" s="64"/>
       <c r="C52" s="68">
         <v>60</v>
       </c>
       <c r="D52" s="66"/>
       <c r="E52" s="69">
         <v>72</v>
       </c>
       <c r="F52" s="75">
         <v>-12</v>
       </c>
       <c r="G52" s="62"/>
       <c r="I52" s="62"/>
       <c r="J52" s="62"/>
       <c r="K52" s="62"/>
       <c r="L52" s="62"/>
       <c r="M52" s="62"/>
     </row>
     <row r="53" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="76" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B53" s="77"/>
       <c r="C53" s="78">
         <v>6127</v>
       </c>
       <c r="D53" s="79"/>
       <c r="E53" s="80">
         <v>6284</v>
       </c>
       <c r="F53" s="81">
         <v>-157</v>
       </c>
       <c r="G53" s="62"/>
       <c r="I53" s="62"/>
       <c r="J53" s="62"/>
       <c r="K53" s="62"/>
       <c r="L53" s="62"/>
       <c r="M53" s="62"/>
     </row>
     <row r="54" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="74" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B54" s="62" t="s">
         <v>53</v>
       </c>
       <c r="C54" s="70">
         <v>1899</v>
       </c>
       <c r="D54" s="71"/>
       <c r="E54" s="72">
         <v>1876</v>
       </c>
       <c r="F54" s="73">
         <v>23</v>
       </c>
       <c r="G54" s="62"/>
       <c r="I54" s="62"/>
       <c r="J54" s="62"/>
       <c r="K54" s="62"/>
       <c r="L54" s="62"/>
       <c r="M54" s="62"/>
     </row>
     <row r="55" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="62"/>
       <c r="B55" s="62" t="s">
         <v>54</v>
       </c>
       <c r="C55" s="70">
         <v>3645</v>
       </c>
       <c r="D55" s="71"/>
       <c r="E55" s="72">
         <v>3997</v>
       </c>
       <c r="F55" s="73">
         <v>-352</v>
       </c>
       <c r="G55" s="62"/>
       <c r="I55" s="62"/>
       <c r="J55" s="62"/>
       <c r="K55" s="62"/>
       <c r="L55" s="62"/>
       <c r="M55" s="62"/>
     </row>
     <row r="56" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="62"/>
       <c r="B56" s="62" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C56" s="70">
         <v>412</v>
       </c>
       <c r="D56" s="71"/>
       <c r="E56" s="72">
         <v>329</v>
       </c>
       <c r="F56" s="73">
         <v>83</v>
       </c>
       <c r="G56" s="62"/>
       <c r="I56" s="62"/>
       <c r="J56" s="62"/>
       <c r="K56" s="62"/>
       <c r="L56" s="62"/>
       <c r="M56" s="62"/>
     </row>
     <row r="57" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="82" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B57" s="62"/>
       <c r="C57" s="70">
         <v>1081</v>
       </c>
       <c r="D57" s="71"/>
       <c r="E57" s="72">
         <v>1236</v>
       </c>
       <c r="F57" s="73">
         <v>-155</v>
       </c>
       <c r="G57" s="62"/>
       <c r="I57" s="62"/>
       <c r="J57" s="62"/>
       <c r="K57" s="62"/>
       <c r="L57" s="62"/>
       <c r="M57" s="62"/>
     </row>
     <row r="58" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="82" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B58" s="62"/>
       <c r="C58" s="70">
         <v>279</v>
       </c>
       <c r="D58" s="71"/>
       <c r="E58" s="72">
         <v>223</v>
       </c>
       <c r="F58" s="73">
         <v>56</v>
       </c>
       <c r="G58" s="62"/>
       <c r="I58" s="62"/>
       <c r="J58" s="62"/>
       <c r="K58" s="62"/>
       <c r="L58" s="62"/>
       <c r="M58" s="62"/>
     </row>
     <row r="59" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="82" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B59" s="62"/>
       <c r="C59" s="70">
         <v>482</v>
       </c>
       <c r="D59" s="71"/>
       <c r="E59" s="72">
         <v>601</v>
       </c>
       <c r="F59" s="73">
         <v>-119</v>
       </c>
       <c r="G59" s="62"/>
       <c r="I59" s="62"/>
       <c r="J59" s="62"/>
       <c r="K59" s="62"/>
       <c r="L59" s="62"/>
       <c r="M59" s="62"/>
     </row>
     <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="77" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B60" s="77"/>
       <c r="C60" s="78">
         <v>24715</v>
       </c>
       <c r="D60" s="79"/>
       <c r="E60" s="80">
         <v>26280</v>
       </c>
       <c r="F60" s="79">
         <v>-1565</v>
       </c>
       <c r="G60" s="62"/>
       <c r="I60" s="62"/>
       <c r="J60" s="62"/>
       <c r="K60" s="62"/>
       <c r="L60" s="62"/>
       <c r="M60" s="62"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="61"/>
       <c r="D61" s="61"/>
       <c r="E61" s="83"/>
       <c r="F61" s="83" t="s">
         <v>60</v>
       </c>
       <c r="G61" s="83"/>
       <c r="I61" s="62"/>
       <c r="J61" s="62"/>
       <c r="K61" s="62"/>
       <c r="L61" s="62"/>
       <c r="M61" s="62"/>
     </row>
     <row r="62" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="84" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="85"/>
       <c r="C62" s="85"/>
       <c r="D62" s="85"/>
       <c r="E62" s="85"/>
       <c r="F62" s="85"/>
       <c r="I62" s="62"/>
       <c r="J62" s="62"/>
       <c r="K62" s="62"/>
       <c r="L62" s="62"/>
       <c r="M62" s="62"/>
     </row>
     <row r="63" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="84" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B63" s="85"/>
       <c r="C63" s="85"/>
       <c r="D63" s="85"/>
       <c r="E63" s="85"/>
       <c r="F63" s="85"/>
       <c r="I63" s="62"/>
       <c r="J63" s="62"/>
       <c r="K63" s="62"/>
       <c r="L63" s="62"/>
       <c r="M63" s="62"/>
     </row>
     <row r="64" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="85"/>
       <c r="B64" s="85"/>
       <c r="C64" s="85"/>
       <c r="D64" s="85"/>
       <c r="E64" s="85"/>
       <c r="F64" s="86" t="s">
         <v>62</v>
       </c>
       <c r="G64" s="86"/>
       <c r="I64" s="62"/>
       <c r="J64" s="62"/>
       <c r="K64" s="62"/>
@@ -5718,157 +6806,157 @@
       <c r="M90" s="62"/>
     </row>
     <row r="91" spans="9:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I91" s="62"/>
       <c r="J91" s="62"/>
       <c r="K91" s="62"/>
       <c r="L91" s="62"/>
       <c r="M91" s="62"/>
     </row>
   </sheetData>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Statistik Stadt Bern, Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;6&amp;G
 &amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="52" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA0B8B66-5A6C-403C-AC79-205DAD3132ED}">
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FF7296B-2034-427D-A0A7-BC5C5CEFAC26}">
   <dimension ref="A1:K64"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.140625" style="87" customWidth="1"/>
     <col min="2" max="2" width="5" style="87" customWidth="1"/>
     <col min="3" max="3" width="36.28515625" style="87" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="87" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" style="87" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="87" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="87" customWidth="1"/>
     <col min="8" max="8" width="17.85546875" style="87" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="87"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="98.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:11" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="88" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
     </row>
     <row r="3" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="89" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="89"/>
       <c r="C3" s="89"/>
       <c r="D3" s="90"/>
       <c r="E3" s="90"/>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="91"/>
       <c r="B4" s="92"/>
       <c r="C4" s="92"/>
       <c r="D4" s="91"/>
       <c r="E4" s="91"/>
       <c r="F4" s="91"/>
       <c r="G4" s="92" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="93" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B5" s="94"/>
       <c r="C5" s="94"/>
       <c r="D5" s="95" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="95"/>
       <c r="F5" s="95"/>
       <c r="G5" s="96" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="97"/>
       <c r="B6" s="97"/>
       <c r="C6" s="97"/>
       <c r="D6" s="98">
         <v>2014</v>
       </c>
       <c r="E6" s="97"/>
       <c r="F6" s="98">
         <v>2013</v>
       </c>
       <c r="G6" s="99" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="100" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B7" s="101"/>
       <c r="C7" s="102"/>
       <c r="D7" s="103">
         <v>17936</v>
       </c>
       <c r="E7" s="104"/>
       <c r="F7" s="105">
         <v>21383</v>
       </c>
       <c r="G7" s="106">
         <v>-3447</v>
       </c>
       <c r="H7" s="107"/>
       <c r="I7" s="107"/>
       <c r="J7" s="107"/>
       <c r="K7" s="107"/>
     </row>
     <row r="8" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="108" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B8" s="109"/>
       <c r="C8" s="109"/>
       <c r="D8" s="110">
         <v>600</v>
       </c>
       <c r="E8" s="111"/>
       <c r="F8" s="112">
         <v>696</v>
       </c>
       <c r="G8" s="112">
         <v>-96</v>
       </c>
       <c r="H8" s="107"/>
       <c r="I8" s="107"/>
       <c r="J8" s="107"/>
       <c r="K8" s="107"/>
     </row>
     <row r="9" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="108" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="109"/>
       <c r="C9" s="109"/>
       <c r="D9" s="110">
@@ -5888,51 +6976,51 @@
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="108" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="109"/>
       <c r="C10" s="109"/>
       <c r="D10" s="110">
         <v>237</v>
       </c>
       <c r="E10" s="111"/>
       <c r="F10" s="112">
         <v>264</v>
       </c>
       <c r="G10" s="112">
         <v>-27</v>
       </c>
       <c r="H10" s="107"/>
       <c r="I10" s="107"/>
       <c r="J10" s="107"/>
       <c r="K10" s="107"/>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="90"/>
       <c r="B11" s="108" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C11" s="113" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="110">
         <v>25</v>
       </c>
       <c r="E11" s="111"/>
       <c r="F11" s="112">
         <v>41</v>
       </c>
       <c r="G11" s="112">
         <v>-16</v>
       </c>
       <c r="H11" s="107"/>
       <c r="I11" s="107"/>
       <c r="J11" s="107"/>
       <c r="K11" s="107"/>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="90"/>
       <c r="B12" s="109"/>
       <c r="C12" s="108" t="s">
         <v>13</v>
       </c>
@@ -5973,72 +7061,72 @@
       <c r="K13" s="107"/>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="108" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="109"/>
       <c r="C14" s="109"/>
       <c r="D14" s="110">
         <v>22</v>
       </c>
       <c r="E14" s="111"/>
       <c r="F14" s="112">
         <v>18</v>
       </c>
       <c r="G14" s="112">
         <v>4</v>
       </c>
       <c r="H14" s="107"/>
       <c r="I14" s="107"/>
       <c r="J14" s="107"/>
       <c r="K14" s="107"/>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="114" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B15" s="115"/>
       <c r="C15" s="115"/>
       <c r="D15" s="116">
         <v>73</v>
       </c>
       <c r="E15" s="117"/>
       <c r="F15" s="118">
         <v>95</v>
       </c>
       <c r="G15" s="118">
         <v>-22</v>
       </c>
       <c r="H15" s="107"/>
       <c r="I15" s="107"/>
       <c r="J15" s="107"/>
       <c r="K15" s="107"/>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="108" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B16" s="109"/>
       <c r="C16" s="109"/>
       <c r="D16" s="110">
         <v>14195</v>
       </c>
       <c r="E16" s="111"/>
       <c r="F16" s="112">
         <v>16806</v>
       </c>
       <c r="G16" s="112">
         <v>-2611</v>
       </c>
       <c r="H16" s="107"/>
       <c r="I16" s="107"/>
       <c r="J16" s="107"/>
       <c r="K16" s="107"/>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="108" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="109"/>
       <c r="C17" s="109"/>
       <c r="D17" s="110">
@@ -6058,51 +7146,51 @@
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="108" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="109"/>
       <c r="C18" s="109"/>
       <c r="D18" s="110">
         <v>7421</v>
       </c>
       <c r="E18" s="111"/>
       <c r="F18" s="112">
         <v>9112</v>
       </c>
       <c r="G18" s="112">
         <v>-1691</v>
       </c>
       <c r="H18" s="107"/>
       <c r="I18" s="107"/>
       <c r="J18" s="107"/>
       <c r="K18" s="107"/>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="90"/>
       <c r="B19" s="108" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C19" s="109" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="110">
         <v>44</v>
       </c>
       <c r="E19" s="111"/>
       <c r="F19" s="112">
         <v>86</v>
       </c>
       <c r="G19" s="112">
         <v>-42</v>
       </c>
       <c r="H19" s="107"/>
       <c r="I19" s="107"/>
       <c r="J19" s="107"/>
       <c r="K19" s="107"/>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="90"/>
       <c r="B20" s="109"/>
       <c r="C20" s="108" t="s">
         <v>22</v>
       </c>
@@ -6228,51 +7316,51 @@
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="108" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="109"/>
       <c r="C26" s="109"/>
       <c r="D26" s="110">
         <v>86</v>
       </c>
       <c r="E26" s="111"/>
       <c r="F26" s="112">
         <v>148</v>
       </c>
       <c r="G26" s="112">
         <v>-62</v>
       </c>
       <c r="H26" s="107"/>
       <c r="I26" s="107"/>
       <c r="J26" s="107"/>
       <c r="K26" s="107"/>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="90"/>
       <c r="B27" s="108" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C27" s="109" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="110">
         <v>48</v>
       </c>
       <c r="E27" s="111"/>
       <c r="F27" s="112">
         <v>93</v>
       </c>
       <c r="G27" s="112">
         <v>-45</v>
       </c>
       <c r="H27" s="107"/>
       <c r="I27" s="107"/>
       <c r="J27" s="107"/>
       <c r="K27" s="107"/>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="90"/>
       <c r="B28" s="109"/>
       <c r="C28" s="108" t="s">
         <v>30</v>
       </c>
@@ -6376,51 +7464,51 @@
       <c r="K32" s="107"/>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="114" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="115"/>
       <c r="C33" s="115"/>
       <c r="D33" s="116">
         <v>44</v>
       </c>
       <c r="E33" s="117"/>
       <c r="F33" s="118">
         <v>68</v>
       </c>
       <c r="G33" s="118">
         <v>-24</v>
       </c>
       <c r="H33" s="107"/>
       <c r="I33" s="107"/>
       <c r="J33" s="107"/>
       <c r="K33" s="107"/>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="108" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B34" s="109"/>
       <c r="C34" s="109"/>
       <c r="D34" s="110">
         <v>1537</v>
       </c>
       <c r="E34" s="111"/>
       <c r="F34" s="112">
         <v>1966</v>
       </c>
       <c r="G34" s="112">
         <v>-429</v>
       </c>
       <c r="H34" s="107"/>
       <c r="I34" s="107"/>
       <c r="J34" s="107"/>
       <c r="K34" s="107"/>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="108" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="109"/>
       <c r="C35" s="109"/>
       <c r="D35" s="110">
@@ -6502,156 +7590,156 @@
       <c r="K38" s="107"/>
     </row>
     <row r="39" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="114" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="115"/>
       <c r="C39" s="115"/>
       <c r="D39" s="116">
         <v>1115</v>
       </c>
       <c r="E39" s="117"/>
       <c r="F39" s="118">
         <v>1536</v>
       </c>
       <c r="G39" s="118">
         <v>-421</v>
       </c>
       <c r="H39" s="107"/>
       <c r="I39" s="107"/>
       <c r="J39" s="107"/>
       <c r="K39" s="107"/>
     </row>
     <row r="40" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="108" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B40" s="109"/>
       <c r="C40" s="109"/>
       <c r="D40" s="110">
         <v>120</v>
       </c>
       <c r="E40" s="111"/>
       <c r="F40" s="112">
         <v>123</v>
       </c>
       <c r="G40" s="112">
         <v>-3</v>
       </c>
       <c r="H40" s="107"/>
       <c r="I40" s="107"/>
       <c r="J40" s="107"/>
       <c r="K40" s="107"/>
     </row>
     <row r="41" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="108" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B41" s="109"/>
       <c r="C41" s="109"/>
       <c r="D41" s="110">
         <v>15</v>
       </c>
       <c r="E41" s="111"/>
       <c r="F41" s="112">
         <v>7</v>
       </c>
       <c r="G41" s="112">
         <v>8</v>
       </c>
       <c r="H41" s="107"/>
       <c r="I41" s="107"/>
       <c r="J41" s="107"/>
       <c r="K41" s="107"/>
     </row>
     <row r="42" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="108" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B42" s="109"/>
       <c r="C42" s="109"/>
       <c r="D42" s="110">
         <v>15</v>
       </c>
       <c r="E42" s="111"/>
       <c r="F42" s="112">
         <v>7</v>
       </c>
       <c r="G42" s="112">
         <v>8</v>
       </c>
       <c r="H42" s="107"/>
       <c r="I42" s="107"/>
       <c r="J42" s="107"/>
       <c r="K42" s="107"/>
     </row>
     <row r="43" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="114" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="115"/>
       <c r="C43" s="115"/>
       <c r="D43" s="116">
         <v>12</v>
       </c>
       <c r="E43" s="117"/>
       <c r="F43" s="118">
         <v>5</v>
       </c>
       <c r="G43" s="118">
         <v>7</v>
       </c>
       <c r="H43" s="107"/>
       <c r="I43" s="107"/>
       <c r="J43" s="107"/>
       <c r="K43" s="107"/>
     </row>
     <row r="44" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="108" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B44" s="109"/>
       <c r="C44" s="109"/>
       <c r="D44" s="110">
         <v>1484</v>
       </c>
       <c r="E44" s="111"/>
       <c r="F44" s="112">
         <v>1792</v>
       </c>
       <c r="G44" s="112">
         <v>-308</v>
       </c>
       <c r="H44" s="107"/>
       <c r="I44" s="107"/>
       <c r="J44" s="107"/>
       <c r="K44" s="107"/>
     </row>
     <row r="45" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="108" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B45" s="109"/>
       <c r="C45" s="109"/>
       <c r="D45" s="110">
         <v>24</v>
       </c>
       <c r="E45" s="111"/>
       <c r="F45" s="112">
         <v>19</v>
       </c>
       <c r="G45" s="112">
         <v>5</v>
       </c>
       <c r="H45" s="107"/>
       <c r="I45" s="107"/>
       <c r="J45" s="107"/>
       <c r="K45" s="107"/>
     </row>
     <row r="46" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="108" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="109"/>
       <c r="C46" s="109"/>
       <c r="D46" s="110">
@@ -6712,472 +7800,472 @@
       <c r="K48" s="107"/>
     </row>
     <row r="49" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="108" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="109"/>
       <c r="C49" s="109"/>
       <c r="D49" s="110">
         <v>266</v>
       </c>
       <c r="E49" s="111"/>
       <c r="F49" s="112">
         <v>221</v>
       </c>
       <c r="G49" s="112">
         <v>45</v>
       </c>
       <c r="H49" s="107"/>
       <c r="I49" s="107"/>
       <c r="J49" s="107"/>
       <c r="K49" s="107"/>
     </row>
     <row r="50" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="108" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B50" s="109"/>
       <c r="C50" s="109"/>
       <c r="D50" s="116">
         <v>72</v>
       </c>
       <c r="E50" s="117"/>
       <c r="F50" s="118">
         <v>56</v>
       </c>
       <c r="G50" s="118">
         <v>16</v>
       </c>
       <c r="H50" s="107"/>
       <c r="I50" s="107"/>
       <c r="J50" s="107"/>
       <c r="K50" s="107"/>
     </row>
     <row r="51" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="100" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B51" s="102"/>
       <c r="C51" s="102"/>
       <c r="D51" s="116">
         <v>6284</v>
       </c>
       <c r="E51" s="117"/>
       <c r="F51" s="118">
         <v>6433</v>
       </c>
       <c r="G51" s="118">
         <v>-149</v>
       </c>
       <c r="H51" s="107"/>
       <c r="I51" s="107"/>
       <c r="J51" s="107"/>
       <c r="K51" s="107"/>
     </row>
     <row r="52" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="90"/>
       <c r="B52" s="108" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C52" s="109" t="s">
         <v>53</v>
       </c>
       <c r="D52" s="110">
         <v>1876</v>
       </c>
       <c r="E52" s="111"/>
       <c r="F52" s="112">
         <v>2080</v>
       </c>
       <c r="G52" s="112">
         <v>-204</v>
       </c>
       <c r="H52" s="107"/>
       <c r="I52" s="107"/>
       <c r="J52" s="107"/>
       <c r="K52" s="107"/>
     </row>
     <row r="53" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="90"/>
       <c r="B53" s="109"/>
       <c r="C53" s="108" t="s">
         <v>54</v>
       </c>
       <c r="D53" s="110">
         <v>3997</v>
       </c>
       <c r="E53" s="111"/>
       <c r="F53" s="112">
         <v>3987</v>
       </c>
       <c r="G53" s="112">
         <v>10</v>
       </c>
       <c r="H53" s="107"/>
       <c r="I53" s="107"/>
       <c r="J53" s="107"/>
       <c r="K53" s="107"/>
     </row>
     <row r="54" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="90"/>
       <c r="B54" s="109"/>
       <c r="C54" s="108" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D54" s="110">
         <v>329</v>
       </c>
       <c r="E54" s="111"/>
       <c r="F54" s="112">
         <v>315</v>
       </c>
       <c r="G54" s="112">
         <v>14</v>
       </c>
       <c r="H54" s="107"/>
       <c r="I54" s="107"/>
       <c r="J54" s="107"/>
       <c r="K54" s="107"/>
     </row>
     <row r="55" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="93" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B55" s="94"/>
       <c r="C55" s="94"/>
       <c r="D55" s="110">
         <v>1236</v>
       </c>
       <c r="E55" s="111"/>
       <c r="F55" s="112">
         <v>1155</v>
       </c>
       <c r="G55" s="112">
         <v>81</v>
       </c>
       <c r="H55" s="107"/>
       <c r="I55" s="107"/>
       <c r="J55" s="107"/>
       <c r="K55" s="107"/>
     </row>
     <row r="56" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="93" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B56" s="94"/>
       <c r="C56" s="94"/>
       <c r="D56" s="110">
         <v>223</v>
       </c>
       <c r="E56" s="111"/>
       <c r="F56" s="112">
         <v>274</v>
       </c>
       <c r="G56" s="112">
         <v>-51</v>
       </c>
       <c r="H56" s="107"/>
       <c r="I56" s="107"/>
       <c r="J56" s="107"/>
       <c r="K56" s="107"/>
     </row>
     <row r="57" spans="1:11" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="93" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B57" s="94"/>
       <c r="C57" s="94"/>
       <c r="D57" s="116">
         <v>601</v>
       </c>
       <c r="E57" s="117"/>
       <c r="F57" s="118">
         <v>501</v>
       </c>
       <c r="G57" s="118">
         <v>100</v>
       </c>
       <c r="H57" s="107"/>
       <c r="I57" s="107"/>
       <c r="J57" s="107"/>
       <c r="K57" s="107"/>
     </row>
     <row r="58" spans="1:11" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="119" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B58" s="120"/>
       <c r="C58" s="120"/>
       <c r="D58" s="103">
         <v>26280</v>
       </c>
       <c r="E58" s="104"/>
       <c r="F58" s="105">
         <v>29746</v>
       </c>
       <c r="G58" s="105">
         <v>-3466</v>
       </c>
       <c r="H58" s="107"/>
       <c r="I58" s="107"/>
       <c r="J58" s="107"/>
       <c r="K58" s="107"/>
     </row>
     <row r="59" spans="1:11" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="122"/>
       <c r="B59" s="123"/>
       <c r="C59" s="123"/>
       <c r="D59" s="124"/>
       <c r="E59" s="125"/>
       <c r="F59" s="124"/>
       <c r="G59" s="126" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:11" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="122"/>
       <c r="B60" s="123"/>
       <c r="C60" s="123"/>
       <c r="D60" s="124"/>
       <c r="E60" s="125"/>
       <c r="F60" s="124"/>
       <c r="G60" s="126"/>
     </row>
     <row r="61" spans="1:11" s="131" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="127">
         <v>1</v>
       </c>
       <c r="B61" s="128" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C61" s="129"/>
       <c r="D61" s="130"/>
       <c r="E61" s="130"/>
       <c r="F61" s="130"/>
       <c r="G61" s="130"/>
     </row>
     <row r="62" spans="1:11" s="131" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="127"/>
       <c r="B62" s="128" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C62" s="129"/>
       <c r="D62" s="130"/>
       <c r="E62" s="130"/>
       <c r="F62" s="130"/>
       <c r="G62" s="130"/>
     </row>
     <row r="63" spans="1:11" s="131" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="127">
         <v>2</v>
       </c>
       <c r="B63" s="128" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C63" s="132"/>
       <c r="D63" s="130"/>
       <c r="E63" s="130"/>
       <c r="F63" s="130"/>
       <c r="G63" s="130"/>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A64" s="90"/>
       <c r="B64" s="90"/>
       <c r="C64" s="90"/>
       <c r="D64" s="90"/>
       <c r="E64" s="90"/>
       <c r="F64" s="90"/>
       <c r="G64" s="133" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="D5:F5"/>
   </mergeCells>
   <pageMargins left="0.47244094488188981" right="0" top="0.31496062992125984" bottom="1.0236220472440944" header="0.19685039370078741" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Statistik Stadt Bern, Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, E-Mail: statistik@bern.ch; Internet: www.bern.ch/statistik&amp;R&amp;G
 &amp;6&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DEA03DB-9855-4F73-B225-F61BBB0C9DE0}">
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C06B57C7-0E04-4444-A121-01A49D6ECC3C}">
   <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.140625" style="87" customWidth="1"/>
     <col min="2" max="2" width="5" style="87" customWidth="1"/>
     <col min="3" max="3" width="36.28515625" style="87" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="87" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" style="87" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="87" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="87" customWidth="1"/>
     <col min="8" max="8" width="17.85546875" style="87" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="87"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="134" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B2" s="134"/>
       <c r="C2" s="134"/>
       <c r="D2" s="134"/>
       <c r="E2" s="134"/>
       <c r="F2" s="134"/>
       <c r="G2" s="134"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="135" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="135"/>
       <c r="C3" s="135"/>
     </row>
     <row r="4" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="136"/>
       <c r="B4" s="137"/>
       <c r="C4" s="137"/>
       <c r="D4" s="136"/>
       <c r="E4" s="136"/>
       <c r="F4" s="136"/>
       <c r="G4" s="137" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="138" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B5" s="139"/>
       <c r="C5" s="139"/>
       <c r="D5" s="140" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="140"/>
       <c r="F5" s="140"/>
       <c r="G5" s="141" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="142"/>
       <c r="B6" s="142"/>
       <c r="C6" s="142"/>
       <c r="D6" s="143">
         <v>2013</v>
       </c>
       <c r="E6" s="142"/>
       <c r="F6" s="143">
         <v>2012</v>
       </c>
       <c r="G6" s="144"/>
     </row>
     <row r="7" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="145" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B7" s="146"/>
       <c r="C7" s="146"/>
       <c r="D7" s="147">
         <v>21383</v>
       </c>
       <c r="E7" s="148"/>
       <c r="F7" s="149">
         <v>22652</v>
       </c>
       <c r="G7" s="150">
         <v>-1269</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="151" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B8" s="152"/>
       <c r="C8" s="152"/>
       <c r="D8" s="153">
         <v>696</v>
       </c>
       <c r="E8" s="154"/>
       <c r="F8" s="155">
         <v>785</v>
       </c>
       <c r="G8" s="156">
         <v>-89</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="151" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="152"/>
       <c r="C9" s="152"/>
       <c r="D9" s="153">
         <v>3</v>
       </c>
       <c r="E9" s="154"/>
       <c r="F9" s="155">
         <v>2</v>
       </c>
       <c r="G9" s="156">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="151" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="152"/>
       <c r="C10" s="152"/>
       <c r="D10" s="153">
         <v>264</v>
       </c>
       <c r="E10" s="154"/>
       <c r="F10" s="155">
         <v>282</v>
       </c>
       <c r="G10" s="156">
         <v>-18</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="151" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C11" s="157" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="153">
         <v>41</v>
       </c>
       <c r="E11" s="154"/>
       <c r="F11" s="155">
         <v>50</v>
       </c>
       <c r="G11" s="156">
         <v>-9</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="152"/>
       <c r="C12" s="151" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="153">
         <v>223</v>
       </c>
       <c r="E12" s="154"/>
       <c r="F12" s="155">
@@ -7201,119 +8289,119 @@
         <v>331</v>
       </c>
       <c r="G13" s="156">
         <v>-26</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="151" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="152"/>
       <c r="C14" s="152"/>
       <c r="D14" s="153">
         <v>18</v>
       </c>
       <c r="E14" s="154"/>
       <c r="F14" s="155">
         <v>32</v>
       </c>
       <c r="G14" s="156">
         <v>-14</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="158" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B15" s="159"/>
       <c r="C15" s="159"/>
       <c r="D15" s="160">
         <v>95</v>
       </c>
       <c r="E15" s="161"/>
       <c r="F15" s="162">
         <v>121</v>
       </c>
       <c r="G15" s="163">
         <v>-26</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="151" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B16" s="152"/>
       <c r="C16" s="152"/>
       <c r="D16" s="153">
         <v>16806</v>
       </c>
       <c r="E16" s="154"/>
       <c r="F16" s="155">
         <v>17044</v>
       </c>
       <c r="G16" s="156">
         <v>-238</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="151" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="152"/>
       <c r="C17" s="152"/>
       <c r="D17" s="153">
         <v>59</v>
       </c>
       <c r="E17" s="154"/>
       <c r="F17" s="155">
         <v>45</v>
       </c>
       <c r="G17" s="156">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="151" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="152"/>
       <c r="C18" s="152"/>
       <c r="D18" s="153">
         <v>9112</v>
       </c>
       <c r="E18" s="154"/>
       <c r="F18" s="155">
         <v>9696</v>
       </c>
       <c r="G18" s="156">
         <v>-584</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C19" s="152" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="153">
         <v>86</v>
       </c>
       <c r="E19" s="154"/>
       <c r="F19" s="155">
         <v>84</v>
       </c>
       <c r="G19" s="156">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="152"/>
       <c r="C20" s="151" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="153">
         <v>2668</v>
       </c>
       <c r="E20" s="154"/>
       <c r="F20" s="155">
@@ -7400,51 +8488,51 @@
         <v>1781</v>
       </c>
       <c r="G25" s="156">
         <v>-39</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="151" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="152"/>
       <c r="C26" s="152"/>
       <c r="D26" s="153">
         <v>148</v>
       </c>
       <c r="E26" s="154"/>
       <c r="F26" s="155">
         <v>157</v>
       </c>
       <c r="G26" s="156">
         <v>-9</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C27" s="152" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="153">
         <v>93</v>
       </c>
       <c r="E27" s="154"/>
       <c r="F27" s="155">
         <v>106</v>
       </c>
       <c r="G27" s="156">
         <v>-13</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="152"/>
       <c r="C28" s="151" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="153">
         <v>53</v>
       </c>
       <c r="E28" s="154"/>
       <c r="F28" s="155">
@@ -7519,51 +8607,51 @@
         <v>4</v>
       </c>
       <c r="G32" s="156">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="158" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="159"/>
       <c r="C33" s="159"/>
       <c r="D33" s="160">
         <v>68</v>
       </c>
       <c r="E33" s="161"/>
       <c r="F33" s="162">
         <v>65</v>
       </c>
       <c r="G33" s="163">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="151" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B34" s="152"/>
       <c r="C34" s="152"/>
       <c r="D34" s="153">
         <v>1966</v>
       </c>
       <c r="E34" s="154"/>
       <c r="F34" s="155">
         <v>2049</v>
       </c>
       <c r="G34" s="156">
         <v>-83</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="151" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="152"/>
       <c r="C35" s="152"/>
       <c r="D35" s="153">
         <v>208</v>
       </c>
       <c r="E35" s="154"/>
       <c r="F35" s="155">
@@ -7621,136 +8709,136 @@
         <v>367</v>
       </c>
       <c r="G38" s="156">
         <v>-193</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="158" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="159"/>
       <c r="C39" s="159"/>
       <c r="D39" s="160">
         <v>1536</v>
       </c>
       <c r="E39" s="161"/>
       <c r="F39" s="162">
         <v>1385</v>
       </c>
       <c r="G39" s="163">
         <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="151" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B40" s="152"/>
       <c r="C40" s="152"/>
       <c r="D40" s="153">
         <v>123</v>
       </c>
       <c r="E40" s="154"/>
       <c r="F40" s="155">
         <v>137</v>
       </c>
       <c r="G40" s="156">
         <v>-14</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="151" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B41" s="152"/>
       <c r="C41" s="152"/>
       <c r="D41" s="153">
         <v>7</v>
       </c>
       <c r="E41" s="154"/>
       <c r="F41" s="155">
         <v>14</v>
       </c>
       <c r="G41" s="156">
         <v>-7</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="151" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B42" s="152"/>
       <c r="C42" s="152"/>
       <c r="D42" s="153">
         <v>7</v>
       </c>
       <c r="E42" s="154"/>
       <c r="F42" s="155">
         <v>11</v>
       </c>
       <c r="G42" s="156">
         <v>-4</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="158" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="159"/>
       <c r="C43" s="159"/>
       <c r="D43" s="160">
         <v>5</v>
       </c>
       <c r="E43" s="161"/>
       <c r="F43" s="162">
         <v>16</v>
       </c>
       <c r="G43" s="163">
         <v>-11</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="151" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B44" s="152"/>
       <c r="C44" s="152"/>
       <c r="D44" s="153">
         <v>1792</v>
       </c>
       <c r="E44" s="154"/>
       <c r="F44" s="155">
         <v>2637</v>
       </c>
       <c r="G44" s="156">
         <v>-845</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="151" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B45" s="152"/>
       <c r="C45" s="152"/>
       <c r="D45" s="153">
         <v>19</v>
       </c>
       <c r="E45" s="154"/>
       <c r="F45" s="155">
         <v>13</v>
       </c>
       <c r="G45" s="156">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="151" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="152"/>
       <c r="C46" s="152"/>
       <c r="D46" s="153">
         <v>29</v>
       </c>
       <c r="E46" s="154"/>
       <c r="F46" s="155">
@@ -7791,414 +8879,414 @@
         <v>354</v>
       </c>
       <c r="G48" s="156">
         <v>-15</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="151" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="152"/>
       <c r="C49" s="152"/>
       <c r="D49" s="153">
         <v>221</v>
       </c>
       <c r="E49" s="154"/>
       <c r="F49" s="155">
         <v>320</v>
       </c>
       <c r="G49" s="156">
         <v>-99</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="151" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B50" s="152"/>
       <c r="C50" s="152"/>
       <c r="D50" s="160">
         <v>56</v>
       </c>
       <c r="E50" s="161"/>
       <c r="F50" s="162">
         <v>67</v>
       </c>
       <c r="G50" s="163">
         <v>-11</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="145" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B51" s="146"/>
       <c r="C51" s="146"/>
       <c r="D51" s="160">
         <v>6433</v>
       </c>
       <c r="E51" s="161"/>
       <c r="F51" s="162">
         <v>6756</v>
       </c>
       <c r="G51" s="163">
         <v>-323</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C52" s="152" t="s">
         <v>53</v>
       </c>
       <c r="D52" s="153">
         <v>2080</v>
       </c>
       <c r="E52" s="154"/>
       <c r="F52" s="155">
         <v>2133</v>
       </c>
       <c r="G52" s="156">
         <v>-53</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="152"/>
       <c r="C53" s="151" t="s">
         <v>54</v>
       </c>
       <c r="D53" s="153">
         <v>3987</v>
       </c>
       <c r="E53" s="154"/>
       <c r="F53" s="155">
         <v>4166</v>
       </c>
       <c r="G53" s="156">
         <v>-179</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="152"/>
       <c r="C54" s="151" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D54" s="153">
         <v>315</v>
       </c>
       <c r="E54" s="154"/>
       <c r="F54" s="155">
         <v>397</v>
       </c>
       <c r="G54" s="156">
         <v>-82</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="138" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B55" s="139"/>
       <c r="C55" s="139"/>
       <c r="D55" s="153">
         <v>1155</v>
       </c>
       <c r="E55" s="154"/>
       <c r="F55" s="155">
         <v>1113</v>
       </c>
       <c r="G55" s="156">
         <v>42</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="138" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B56" s="139"/>
       <c r="C56" s="139"/>
       <c r="D56" s="153">
         <v>274</v>
       </c>
       <c r="E56" s="154"/>
       <c r="F56" s="155">
         <v>335</v>
       </c>
       <c r="G56" s="156">
         <v>-61</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="138" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B57" s="139"/>
       <c r="C57" s="139"/>
       <c r="D57" s="160">
         <v>501</v>
       </c>
       <c r="E57" s="161"/>
       <c r="F57" s="162">
         <v>532</v>
       </c>
       <c r="G57" s="163">
         <v>-31</v>
       </c>
     </row>
     <row r="58" spans="1:7" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="164" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B58" s="165"/>
       <c r="C58" s="165"/>
       <c r="D58" s="147">
         <v>29746</v>
       </c>
       <c r="E58" s="148"/>
       <c r="F58" s="149">
         <v>31388</v>
       </c>
       <c r="G58" s="166">
         <v>-1642</v>
       </c>
     </row>
     <row r="59" spans="1:7" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="167"/>
       <c r="B59" s="168"/>
       <c r="C59" s="168"/>
       <c r="D59" s="155"/>
       <c r="E59" s="154"/>
       <c r="F59" s="155"/>
       <c r="G59" s="169" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:7" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="167"/>
       <c r="B60" s="168"/>
       <c r="C60" s="168"/>
       <c r="D60" s="155"/>
       <c r="E60" s="154"/>
       <c r="F60" s="155"/>
       <c r="G60" s="169"/>
     </row>
     <row r="61" spans="1:7" s="131" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="170">
         <v>1</v>
       </c>
       <c r="B61" s="171" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C61" s="172"/>
     </row>
     <row r="62" spans="1:7" s="131" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="170">
         <v>2</v>
       </c>
       <c r="B62" s="171" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C62" s="173"/>
     </row>
     <row r="63" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="174"/>
       <c r="C63" s="174"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G64" s="175" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.47244094488188981" right="0" top="0.31496062992125984" bottom="1.0236220472440944" header="0.19685039370078741" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Statistik Stadt Bern, Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, E-Mail: statistik@bern.ch; Internet: www.bern.ch/statistik&amp;R&amp;G
 &amp;6&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B25D47F3-4152-4BE2-A6C9-B6678A617062}">
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B27AD3B2-BB98-4110-B8DC-046293502543}">
   <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.140625" style="87" customWidth="1"/>
     <col min="2" max="2" width="5" style="87" customWidth="1"/>
     <col min="3" max="3" width="36.28515625" style="87" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="87" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" style="87" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="87" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="87" customWidth="1"/>
     <col min="8" max="8" width="17.85546875" style="87" customWidth="1"/>
     <col min="9" max="18" width="12.7109375" style="87" customWidth="1"/>
     <col min="19" max="16384" width="11.42578125" style="87"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="134" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B2" s="134"/>
       <c r="C2" s="134"/>
       <c r="D2" s="134"/>
       <c r="E2" s="134"/>
       <c r="F2" s="134"/>
       <c r="G2" s="134"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="135" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="135"/>
       <c r="C3" s="135"/>
     </row>
     <row r="4" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="136"/>
       <c r="B4" s="137"/>
       <c r="C4" s="137"/>
       <c r="D4" s="136"/>
       <c r="E4" s="136"/>
       <c r="F4" s="136"/>
       <c r="G4" s="137" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="138" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B5" s="139"/>
       <c r="C5" s="139"/>
       <c r="D5" s="140" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="140"/>
       <c r="F5" s="140"/>
       <c r="G5" s="141" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="142"/>
       <c r="B6" s="142"/>
       <c r="C6" s="142"/>
       <c r="D6" s="143">
         <v>2012</v>
       </c>
       <c r="E6" s="142"/>
       <c r="F6" s="143">
         <v>2011</v>
       </c>
       <c r="G6" s="144"/>
     </row>
     <row r="7" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="145" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B7" s="146"/>
       <c r="C7" s="146"/>
       <c r="D7" s="147">
         <v>22652</v>
       </c>
       <c r="E7" s="148"/>
       <c r="F7" s="149">
         <v>21388</v>
       </c>
       <c r="G7" s="149">
         <v>1264</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="151" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B8" s="152"/>
       <c r="C8" s="152"/>
       <c r="D8" s="153">
         <v>785</v>
       </c>
       <c r="E8" s="154"/>
       <c r="F8" s="155">
         <v>758</v>
       </c>
       <c r="G8" s="155">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="151" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="152"/>
       <c r="C9" s="152"/>
       <c r="D9" s="153">
         <v>2</v>
       </c>
       <c r="E9" s="154"/>
       <c r="F9" s="155" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="155">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="151" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="152"/>
       <c r="C10" s="152"/>
       <c r="D10" s="153">
         <v>282</v>
       </c>
       <c r="E10" s="154"/>
       <c r="F10" s="155">
         <v>278</v>
       </c>
       <c r="G10" s="155">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="151" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C11" s="157" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="153">
         <v>50</v>
       </c>
       <c r="E11" s="154"/>
       <c r="F11" s="155">
         <v>31</v>
       </c>
       <c r="G11" s="155">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="152"/>
       <c r="C12" s="151" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="153">
         <v>232</v>
       </c>
       <c r="E12" s="154"/>
       <c r="F12" s="155">
@@ -8222,369 +9310,369 @@
         <v>366</v>
       </c>
       <c r="G13" s="155">
         <v>-35</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="151" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="152"/>
       <c r="C14" s="152"/>
       <c r="D14" s="153">
         <v>32</v>
       </c>
       <c r="E14" s="154"/>
       <c r="F14" s="155">
         <v>19</v>
       </c>
       <c r="G14" s="155">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="158" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B15" s="159"/>
       <c r="C15" s="159"/>
       <c r="D15" s="160">
         <v>121</v>
       </c>
       <c r="E15" s="161"/>
       <c r="F15" s="162">
         <v>78</v>
       </c>
       <c r="G15" s="162">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="151" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B16" s="152"/>
       <c r="C16" s="152"/>
       <c r="D16" s="153">
         <v>17044</v>
       </c>
       <c r="E16" s="154"/>
       <c r="F16" s="155">
         <v>16343</v>
       </c>
       <c r="G16" s="155">
         <v>701</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="151" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="152"/>
       <c r="C17" s="152"/>
       <c r="D17" s="153">
         <v>45</v>
       </c>
       <c r="E17" s="154"/>
       <c r="F17" s="155">
         <v>34</v>
       </c>
       <c r="G17" s="155">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="151" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="152"/>
       <c r="C18" s="152"/>
       <c r="D18" s="153" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E18" s="154"/>
       <c r="F18" s="155" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G18" s="155" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C19" s="152" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="153">
         <v>84</v>
       </c>
       <c r="E19" s="154"/>
       <c r="F19" s="155">
         <v>99</v>
       </c>
       <c r="G19" s="155">
         <v>-15</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="152"/>
       <c r="C20" s="151" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="153" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E20" s="154"/>
       <c r="F20" s="155" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="G20" s="155" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="152"/>
       <c r="C21" s="151" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="153">
         <v>997</v>
       </c>
       <c r="E21" s="154"/>
       <c r="F21" s="155" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G21" s="155">
         <v>-156</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="152"/>
       <c r="C22" s="151" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="153">
         <v>207</v>
       </c>
       <c r="E22" s="154"/>
       <c r="F22" s="155">
         <v>255</v>
       </c>
       <c r="G22" s="155">
         <v>-48</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="152"/>
       <c r="C23" s="151" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="153" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E23" s="154"/>
       <c r="F23" s="155" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G23" s="155">
         <v>-272</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="152"/>
       <c r="C24" s="151" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="153">
         <v>544</v>
       </c>
       <c r="E24" s="154"/>
       <c r="F24" s="155">
         <v>402</v>
       </c>
       <c r="G24" s="155">
         <v>142</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="151" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="152"/>
       <c r="D25" s="153" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E25" s="154"/>
       <c r="F25" s="155" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G25" s="155">
         <v>-574</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="151" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="152"/>
       <c r="C26" s="152"/>
       <c r="D26" s="153">
         <v>157</v>
       </c>
       <c r="E26" s="154"/>
       <c r="F26" s="155">
         <v>134</v>
       </c>
       <c r="G26" s="155">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C27" s="152" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="153">
         <v>106</v>
       </c>
       <c r="E27" s="154"/>
       <c r="F27" s="155">
         <v>81</v>
       </c>
       <c r="G27" s="155">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="152"/>
       <c r="C28" s="151" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="153">
         <v>43</v>
       </c>
       <c r="E28" s="154"/>
       <c r="F28" s="155">
         <v>37</v>
       </c>
       <c r="G28" s="155">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="151" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="152"/>
       <c r="C29" s="152"/>
       <c r="D29" s="153" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E29" s="154"/>
       <c r="F29" s="155" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G29" s="155">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="151" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="152"/>
       <c r="C30" s="152"/>
       <c r="D30" s="153" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E30" s="154"/>
       <c r="F30" s="155" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G30" s="155">
         <v>-108</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="151" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="152"/>
       <c r="C31" s="152"/>
       <c r="D31" s="153">
         <v>240</v>
       </c>
       <c r="E31" s="154"/>
       <c r="F31" s="155">
         <v>130</v>
       </c>
       <c r="G31" s="155">
         <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="151" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="152"/>
       <c r="C32" s="152"/>
       <c r="D32" s="153">
         <v>4</v>
       </c>
       <c r="E32" s="154"/>
       <c r="F32" s="155">
         <v>4</v>
       </c>
       <c r="G32" s="155" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="158" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="159"/>
       <c r="C33" s="159"/>
       <c r="D33" s="160">
         <v>65</v>
       </c>
       <c r="E33" s="161"/>
       <c r="F33" s="162">
         <v>48</v>
       </c>
       <c r="G33" s="162">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="151" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B34" s="152"/>
       <c r="C34" s="152"/>
       <c r="D34" s="153">
         <v>2049</v>
       </c>
       <c r="E34" s="154"/>
       <c r="F34" s="155">
         <v>2347</v>
       </c>
       <c r="G34" s="155">
         <v>-298</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="151" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="152"/>
       <c r="C35" s="152"/>
       <c r="D35" s="153">
         <v>235</v>
       </c>
       <c r="E35" s="154"/>
       <c r="F35" s="155">
@@ -8642,136 +9730,136 @@
         <v>363</v>
       </c>
       <c r="G38" s="155">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="158" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="159"/>
       <c r="C39" s="159"/>
       <c r="D39" s="160">
         <v>1385</v>
       </c>
       <c r="E39" s="161"/>
       <c r="F39" s="162">
         <v>1728</v>
       </c>
       <c r="G39" s="162">
         <v>-343</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="151" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B40" s="152"/>
       <c r="C40" s="152"/>
       <c r="D40" s="153">
         <v>137</v>
       </c>
       <c r="E40" s="154"/>
       <c r="F40" s="155">
         <v>99</v>
       </c>
       <c r="G40" s="155">
         <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="151" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B41" s="152"/>
       <c r="C41" s="152"/>
       <c r="D41" s="153">
         <v>14</v>
       </c>
       <c r="E41" s="154"/>
       <c r="F41" s="155">
         <v>7</v>
       </c>
       <c r="G41" s="155">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="151" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B42" s="152"/>
       <c r="C42" s="152"/>
       <c r="D42" s="153">
         <v>11</v>
       </c>
       <c r="E42" s="154"/>
       <c r="F42" s="155">
         <v>5</v>
       </c>
       <c r="G42" s="155">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="158" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="159"/>
       <c r="C43" s="159"/>
       <c r="D43" s="160">
         <v>16</v>
       </c>
       <c r="E43" s="161"/>
       <c r="F43" s="162">
         <v>16</v>
       </c>
       <c r="G43" s="162" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="151" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B44" s="152"/>
       <c r="C44" s="152"/>
       <c r="D44" s="153">
         <v>2637</v>
       </c>
       <c r="E44" s="154"/>
       <c r="F44" s="155">
         <v>1841</v>
       </c>
       <c r="G44" s="155">
         <v>796</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="151" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B45" s="152"/>
       <c r="C45" s="152"/>
       <c r="D45" s="153">
         <v>13</v>
       </c>
       <c r="E45" s="154"/>
       <c r="F45" s="155">
         <v>26</v>
       </c>
       <c r="G45" s="155">
         <v>-13</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="151" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="152"/>
       <c r="C46" s="152"/>
       <c r="D46" s="153">
         <v>57</v>
       </c>
       <c r="E46" s="154"/>
       <c r="F46" s="155">
@@ -8812,403 +9900,403 @@
         <v>249</v>
       </c>
       <c r="G48" s="155">
         <v>105</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="151" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="152"/>
       <c r="C49" s="152"/>
       <c r="D49" s="153">
         <v>320</v>
       </c>
       <c r="E49" s="154"/>
       <c r="F49" s="155">
         <v>284</v>
       </c>
       <c r="G49" s="155">
         <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="151" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B50" s="152"/>
       <c r="C50" s="152"/>
       <c r="D50" s="160">
         <v>67</v>
       </c>
       <c r="E50" s="161"/>
       <c r="F50" s="162">
         <v>69</v>
       </c>
       <c r="G50" s="162">
         <v>-2</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="145" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B51" s="146"/>
       <c r="C51" s="146"/>
       <c r="D51" s="160">
         <v>6756</v>
       </c>
       <c r="E51" s="161"/>
       <c r="F51" s="162">
         <v>7359</v>
       </c>
       <c r="G51" s="162">
         <v>-603</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C52" s="152" t="s">
         <v>53</v>
       </c>
       <c r="D52" s="153">
         <v>2133</v>
       </c>
       <c r="E52" s="154"/>
       <c r="F52" s="155">
         <v>2599</v>
       </c>
       <c r="G52" s="155">
         <v>-466</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="152"/>
       <c r="C53" s="151" t="s">
         <v>54</v>
       </c>
       <c r="D53" s="153">
         <v>4166</v>
       </c>
       <c r="E53" s="154"/>
       <c r="F53" s="155">
         <v>4341</v>
       </c>
       <c r="G53" s="155">
         <v>-175</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="152"/>
       <c r="C54" s="151" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D54" s="153">
         <v>397</v>
       </c>
       <c r="E54" s="154"/>
       <c r="F54" s="155">
         <v>376</v>
       </c>
       <c r="G54" s="155">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="138" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B55" s="139"/>
       <c r="C55" s="139"/>
       <c r="D55" s="153">
         <v>1113</v>
       </c>
       <c r="E55" s="154"/>
       <c r="F55" s="155">
         <v>917</v>
       </c>
       <c r="G55" s="155">
         <v>196</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="138" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B56" s="139"/>
       <c r="C56" s="139"/>
       <c r="D56" s="153">
         <v>335</v>
       </c>
       <c r="E56" s="154"/>
       <c r="F56" s="155">
         <v>381</v>
       </c>
       <c r="G56" s="155">
         <v>-46</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="138" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B57" s="139"/>
       <c r="C57" s="139"/>
       <c r="D57" s="160">
         <v>532</v>
       </c>
       <c r="E57" s="161"/>
       <c r="F57" s="162">
         <v>597</v>
       </c>
       <c r="G57" s="162">
         <v>-65</v>
       </c>
     </row>
     <row r="58" spans="1:7" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="164" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B58" s="165"/>
       <c r="C58" s="165"/>
       <c r="D58" s="147">
         <v>31388</v>
       </c>
       <c r="E58" s="148"/>
       <c r="F58" s="149">
         <v>30642</v>
       </c>
       <c r="G58" s="149">
         <v>746</v>
       </c>
     </row>
     <row r="59" spans="1:7" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="167"/>
       <c r="B59" s="168"/>
       <c r="C59" s="168"/>
       <c r="D59" s="155"/>
       <c r="E59" s="154"/>
       <c r="F59" s="155"/>
       <c r="G59" s="169" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:7" s="131" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="172">
         <v>1</v>
       </c>
       <c r="B60" s="171" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C60" s="172"/>
     </row>
     <row r="61" spans="1:7" s="131" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="173">
         <v>2</v>
       </c>
       <c r="B61" s="171" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C61" s="173"/>
     </row>
     <row r="62" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="174"/>
       <c r="C62" s="174"/>
       <c r="G62" s="175" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.47244094488188981" right="0" top="0.31496062992125984" bottom="1.0236220472440944" header="0.19685039370078741" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Statistik Stadt Bern, Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, E-Mail: statistik@bern.ch; Internet: www.bern.ch/statistik&amp;R&amp;G
 &amp;6&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6541CDD9-B817-460D-89D0-9F473F006CD3}">
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD32F4CB-CC51-4A9C-8C3F-6DA1F277B49F}">
   <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.140625" style="87" customWidth="1"/>
     <col min="2" max="2" width="5" style="87" customWidth="1"/>
     <col min="3" max="3" width="36.28515625" style="87" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="87" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" style="87" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="87" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="87" customWidth="1"/>
     <col min="8" max="8" width="17.85546875" style="87" customWidth="1"/>
     <col min="9" max="18" width="12.7109375" style="87" customWidth="1"/>
     <col min="19" max="16384" width="11.42578125" style="87"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="134" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B2" s="134"/>
       <c r="C2" s="134"/>
       <c r="D2" s="134"/>
       <c r="E2" s="134"/>
       <c r="F2" s="134"/>
       <c r="G2" s="134"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="135" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="135"/>
       <c r="C3" s="135"/>
     </row>
     <row r="4" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="136"/>
       <c r="B4" s="137"/>
       <c r="C4" s="137"/>
       <c r="D4" s="136"/>
       <c r="E4" s="136"/>
       <c r="F4" s="136"/>
       <c r="G4" s="137" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="138" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B5" s="139"/>
       <c r="C5" s="139"/>
       <c r="D5" s="140" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="140"/>
       <c r="F5" s="140"/>
       <c r="G5" s="141" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="142"/>
       <c r="B6" s="142"/>
       <c r="C6" s="142"/>
       <c r="D6" s="143">
         <v>2011</v>
       </c>
       <c r="E6" s="142"/>
       <c r="F6" s="143">
         <v>2010</v>
       </c>
       <c r="G6" s="144"/>
     </row>
     <row r="7" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="145" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B7" s="146"/>
       <c r="C7" s="146"/>
       <c r="D7" s="147">
         <v>21388</v>
       </c>
       <c r="E7" s="148"/>
       <c r="F7" s="149">
         <v>18426</v>
       </c>
       <c r="G7" s="149">
         <v>2962</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="151" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B8" s="152"/>
       <c r="C8" s="152"/>
       <c r="D8" s="153">
         <v>758</v>
       </c>
       <c r="E8" s="154"/>
       <c r="F8" s="155">
         <v>689</v>
       </c>
       <c r="G8" s="155">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="151" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="152"/>
       <c r="C9" s="152"/>
       <c r="D9" s="153" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="154"/>
       <c r="F9" s="155">
         <v>1</v>
       </c>
       <c r="G9" s="155">
         <v>-1</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="151" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="152"/>
       <c r="C10" s="152"/>
       <c r="D10" s="153">
         <v>278</v>
       </c>
       <c r="E10" s="154"/>
       <c r="F10" s="155">
         <v>245</v>
       </c>
       <c r="G10" s="155">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="151" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C11" s="157" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="153">
         <v>31</v>
       </c>
       <c r="E11" s="154"/>
       <c r="F11" s="155">
         <v>23</v>
       </c>
       <c r="G11" s="155">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="152"/>
       <c r="C12" s="151" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="153">
         <v>247</v>
       </c>
       <c r="E12" s="154"/>
       <c r="F12" s="155">
@@ -9232,119 +10320,119 @@
         <v>337</v>
       </c>
       <c r="G13" s="155">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="151" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="152"/>
       <c r="C14" s="152"/>
       <c r="D14" s="153">
         <v>19</v>
       </c>
       <c r="E14" s="154"/>
       <c r="F14" s="155">
         <v>15</v>
       </c>
       <c r="G14" s="155">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="158" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B15" s="159"/>
       <c r="C15" s="159"/>
       <c r="D15" s="160">
         <v>78</v>
       </c>
       <c r="E15" s="161"/>
       <c r="F15" s="162">
         <v>84</v>
       </c>
       <c r="G15" s="162">
         <v>-6</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="151" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B16" s="152"/>
       <c r="C16" s="152"/>
       <c r="D16" s="153">
         <v>16343</v>
       </c>
       <c r="E16" s="154"/>
       <c r="F16" s="155">
         <v>14456</v>
       </c>
       <c r="G16" s="155">
         <v>1887</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="151" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="152"/>
       <c r="C17" s="152"/>
       <c r="D17" s="153">
         <v>34</v>
       </c>
       <c r="E17" s="154"/>
       <c r="F17" s="155">
         <v>32</v>
       </c>
       <c r="G17" s="155">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="151" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="152"/>
       <c r="C18" s="152"/>
       <c r="D18" s="153">
         <v>8409</v>
       </c>
       <c r="E18" s="154"/>
       <c r="F18" s="155">
         <v>6726</v>
       </c>
       <c r="G18" s="155">
         <v>1683</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C19" s="152" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="153">
         <v>99</v>
       </c>
       <c r="E19" s="154"/>
       <c r="F19" s="155">
         <v>56</v>
       </c>
       <c r="G19" s="155">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="152"/>
       <c r="C20" s="151" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="153">
         <v>2159</v>
       </c>
       <c r="E20" s="154"/>
       <c r="F20" s="155">
@@ -9431,51 +10519,51 @@
         <v>2392</v>
       </c>
       <c r="G25" s="155">
         <v>-37</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="151" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="152"/>
       <c r="C26" s="152"/>
       <c r="D26" s="153">
         <v>134</v>
       </c>
       <c r="E26" s="154"/>
       <c r="F26" s="155">
         <v>125</v>
       </c>
       <c r="G26" s="155">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C27" s="152" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="153">
         <v>81</v>
       </c>
       <c r="E27" s="154"/>
       <c r="F27" s="155">
         <v>42</v>
       </c>
       <c r="G27" s="155">
         <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="152"/>
       <c r="C28" s="151" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="153">
         <v>37</v>
       </c>
       <c r="E28" s="154"/>
       <c r="F28" s="155">
@@ -9550,51 +10638,51 @@
         <v>3</v>
       </c>
       <c r="G32" s="155">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="158" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="159"/>
       <c r="C33" s="159"/>
       <c r="D33" s="160">
         <v>48</v>
       </c>
       <c r="E33" s="161"/>
       <c r="F33" s="162">
         <v>56</v>
       </c>
       <c r="G33" s="162">
         <v>-8</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="151" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B34" s="152"/>
       <c r="C34" s="152"/>
       <c r="D34" s="153">
         <v>2347</v>
       </c>
       <c r="E34" s="154"/>
       <c r="F34" s="155">
         <v>1571</v>
       </c>
       <c r="G34" s="155">
         <v>776</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="151" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="152"/>
       <c r="C35" s="152"/>
       <c r="D35" s="153">
         <v>203</v>
       </c>
       <c r="E35" s="154"/>
       <c r="F35" s="155">
@@ -9652,136 +10740,136 @@
         <v>218</v>
       </c>
       <c r="G38" s="155">
         <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="158" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="159"/>
       <c r="C39" s="159"/>
       <c r="D39" s="160">
         <v>1728</v>
       </c>
       <c r="E39" s="161"/>
       <c r="F39" s="162">
         <v>1132</v>
       </c>
       <c r="G39" s="162">
         <v>596</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="151" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B40" s="152"/>
       <c r="C40" s="152"/>
       <c r="D40" s="153">
         <v>99</v>
       </c>
       <c r="E40" s="154"/>
       <c r="F40" s="155">
         <v>114</v>
       </c>
       <c r="G40" s="155">
         <v>-15</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="151" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B41" s="152"/>
       <c r="C41" s="152"/>
       <c r="D41" s="153">
         <v>7</v>
       </c>
       <c r="E41" s="154"/>
       <c r="F41" s="155">
         <v>25</v>
       </c>
       <c r="G41" s="155">
         <v>-18</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="151" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B42" s="152"/>
       <c r="C42" s="152"/>
       <c r="D42" s="153">
         <v>5</v>
       </c>
       <c r="E42" s="154"/>
       <c r="F42" s="155">
         <v>13</v>
       </c>
       <c r="G42" s="155">
         <v>-8</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="158" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="159"/>
       <c r="C43" s="159"/>
       <c r="D43" s="160">
         <v>16</v>
       </c>
       <c r="E43" s="161"/>
       <c r="F43" s="162">
         <v>9</v>
       </c>
       <c r="G43" s="162">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="151" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B44" s="152"/>
       <c r="C44" s="152"/>
       <c r="D44" s="153">
         <v>1841</v>
       </c>
       <c r="E44" s="154"/>
       <c r="F44" s="155">
         <v>1596</v>
       </c>
       <c r="G44" s="155">
         <v>245</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="151" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B45" s="152"/>
       <c r="C45" s="152"/>
       <c r="D45" s="153">
         <v>26</v>
       </c>
       <c r="E45" s="154"/>
       <c r="F45" s="155">
         <v>11</v>
       </c>
       <c r="G45" s="155">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="151" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="152"/>
       <c r="C46" s="152"/>
       <c r="D46" s="153">
         <v>44</v>
       </c>
       <c r="E46" s="154"/>
       <c r="F46" s="155">
@@ -9822,403 +10910,403 @@
         <v>184</v>
       </c>
       <c r="G48" s="155">
         <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="151" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="152"/>
       <c r="C49" s="152"/>
       <c r="D49" s="153">
         <v>284</v>
       </c>
       <c r="E49" s="154"/>
       <c r="F49" s="155">
         <v>241</v>
       </c>
       <c r="G49" s="155">
         <v>43</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="151" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B50" s="152"/>
       <c r="C50" s="152"/>
       <c r="D50" s="160">
         <v>69</v>
       </c>
       <c r="E50" s="161"/>
       <c r="F50" s="162">
         <v>89</v>
       </c>
       <c r="G50" s="162">
         <v>-20</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="145" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B51" s="146"/>
       <c r="C51" s="146"/>
       <c r="D51" s="160">
         <v>7359</v>
       </c>
       <c r="E51" s="161"/>
       <c r="F51" s="162">
         <v>6967</v>
       </c>
       <c r="G51" s="162">
         <v>392</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C52" s="152" t="s">
         <v>53</v>
       </c>
       <c r="D52" s="153">
         <v>2599</v>
       </c>
       <c r="E52" s="154"/>
       <c r="F52" s="155">
         <v>2399</v>
       </c>
       <c r="G52" s="155">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="152"/>
       <c r="C53" s="151" t="s">
         <v>54</v>
       </c>
       <c r="D53" s="153">
         <v>4341</v>
       </c>
       <c r="E53" s="154"/>
       <c r="F53" s="155">
         <v>4028</v>
       </c>
       <c r="G53" s="155">
         <v>313</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="152"/>
       <c r="C54" s="151" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D54" s="153">
         <v>376</v>
       </c>
       <c r="E54" s="154"/>
       <c r="F54" s="155">
         <v>487</v>
       </c>
       <c r="G54" s="155">
         <v>-111</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="138" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B55" s="139"/>
       <c r="C55" s="139"/>
       <c r="D55" s="153">
         <v>917</v>
       </c>
       <c r="E55" s="154"/>
       <c r="F55" s="155">
         <v>937</v>
       </c>
       <c r="G55" s="155">
         <v>-20</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="138" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B56" s="139"/>
       <c r="C56" s="139"/>
       <c r="D56" s="153">
         <v>381</v>
       </c>
       <c r="E56" s="154"/>
       <c r="F56" s="155">
         <v>209</v>
       </c>
       <c r="G56" s="155">
         <v>172</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="138" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B57" s="139"/>
       <c r="C57" s="139"/>
       <c r="D57" s="160">
         <v>597</v>
       </c>
       <c r="E57" s="161"/>
       <c r="F57" s="162">
         <v>462</v>
       </c>
       <c r="G57" s="162">
         <v>135</v>
       </c>
     </row>
     <row r="58" spans="1:7" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="164" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B58" s="165"/>
       <c r="C58" s="165"/>
       <c r="D58" s="147">
         <v>30642</v>
       </c>
       <c r="E58" s="148"/>
       <c r="F58" s="149">
         <v>27001</v>
       </c>
       <c r="G58" s="149">
         <v>3641</v>
       </c>
     </row>
     <row r="59" spans="1:7" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="167"/>
       <c r="B59" s="168"/>
       <c r="C59" s="168"/>
       <c r="D59" s="155"/>
       <c r="E59" s="154"/>
       <c r="F59" s="155"/>
       <c r="G59" s="169" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:7" s="131" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="172">
         <v>1</v>
       </c>
       <c r="B60" s="171" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C60" s="172"/>
     </row>
     <row r="61" spans="1:7" s="131" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="173">
         <v>2</v>
       </c>
       <c r="B61" s="171" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C61" s="173"/>
     </row>
     <row r="62" spans="1:7" s="131" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B62" s="175"/>
       <c r="C62" s="175"/>
       <c r="G62" s="175" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.47244094488188981" right="0" top="0.31496062992125984" bottom="1.0236220472440944" header="0.19685039370078741" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Statistik Stadt Bern, Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, E-Mail: statistik@bern.ch; Internet: www.bern.ch/statistik&amp;R&amp;G
 &amp;6&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32D357D3-4CD7-4103-BB13-1D889D990411}">
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1C9932A-DE94-4CED-9944-464D05C24CF4}">
   <dimension ref="A1:G61"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.140625" style="87" customWidth="1"/>
     <col min="2" max="2" width="5" style="87" customWidth="1"/>
     <col min="3" max="3" width="36.28515625" style="87" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="87" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" style="87" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="87" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="87" customWidth="1"/>
     <col min="8" max="8" width="17.85546875" style="87" customWidth="1"/>
     <col min="9" max="18" width="12.7109375" style="87" customWidth="1"/>
     <col min="19" max="16384" width="11.42578125" style="87"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="98.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="134" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B2" s="134"/>
       <c r="C2" s="134"/>
       <c r="D2" s="134"/>
       <c r="E2" s="134"/>
       <c r="F2" s="134"/>
       <c r="G2" s="134"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="135" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="135"/>
       <c r="C3" s="135"/>
     </row>
     <row r="4" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="136"/>
       <c r="B4" s="137"/>
       <c r="C4" s="137"/>
       <c r="D4" s="136"/>
       <c r="E4" s="136"/>
       <c r="F4" s="136"/>
       <c r="G4" s="137" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="138" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B5" s="139"/>
       <c r="C5" s="139"/>
       <c r="D5" s="140" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="140"/>
       <c r="F5" s="140"/>
       <c r="G5" s="141" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="142"/>
       <c r="B6" s="142"/>
       <c r="C6" s="142"/>
       <c r="D6" s="143">
         <v>2010</v>
       </c>
       <c r="E6" s="142"/>
       <c r="F6" s="143">
         <v>2009</v>
       </c>
       <c r="G6" s="144"/>
     </row>
     <row r="7" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="145" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B7" s="146"/>
       <c r="C7" s="146"/>
       <c r="D7" s="176">
         <v>18426</v>
       </c>
       <c r="E7" s="148"/>
       <c r="F7" s="166">
         <v>21198</v>
       </c>
       <c r="G7" s="150">
         <v>-2772</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="151" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B8" s="152"/>
       <c r="C8" s="152"/>
       <c r="D8" s="177">
         <v>689</v>
       </c>
       <c r="E8" s="154"/>
       <c r="F8" s="156">
         <v>661</v>
       </c>
       <c r="G8" s="178">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="151" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="152"/>
       <c r="C9" s="152"/>
       <c r="D9" s="177">
         <v>1</v>
       </c>
       <c r="E9" s="154"/>
       <c r="F9" s="156">
         <v>3</v>
       </c>
       <c r="G9" s="178">
         <v>-2</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="151" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="152"/>
       <c r="C10" s="152"/>
       <c r="D10" s="177">
         <v>245</v>
       </c>
       <c r="E10" s="154"/>
       <c r="F10" s="156">
         <v>223</v>
       </c>
       <c r="G10" s="178">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="151" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C11" s="157" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="177">
         <v>23</v>
       </c>
       <c r="E11" s="154"/>
       <c r="F11" s="156">
         <v>16</v>
       </c>
       <c r="G11" s="178">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="152"/>
       <c r="C12" s="151" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="177">
         <v>222</v>
       </c>
       <c r="E12" s="154"/>
       <c r="F12" s="156">
@@ -10242,119 +11330,119 @@
         <v>304</v>
       </c>
       <c r="G13" s="178">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="151" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="152"/>
       <c r="C14" s="152"/>
       <c r="D14" s="177">
         <v>15</v>
       </c>
       <c r="E14" s="154"/>
       <c r="F14" s="156">
         <v>15</v>
       </c>
       <c r="G14" s="178">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="158" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B15" s="159"/>
       <c r="C15" s="159"/>
       <c r="D15" s="179">
         <v>84</v>
       </c>
       <c r="E15" s="161"/>
       <c r="F15" s="163">
         <v>106</v>
       </c>
       <c r="G15" s="180">
         <v>-22</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="151" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B16" s="152"/>
       <c r="C16" s="152"/>
       <c r="D16" s="177">
         <v>14456</v>
       </c>
       <c r="E16" s="154"/>
       <c r="F16" s="156">
         <v>17164</v>
       </c>
       <c r="G16" s="181">
         <v>-2708</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="151" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="152"/>
       <c r="C17" s="152"/>
       <c r="D17" s="177">
         <v>32</v>
       </c>
       <c r="E17" s="154"/>
       <c r="F17" s="156">
         <v>26</v>
       </c>
       <c r="G17" s="178">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="151" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="152"/>
       <c r="C18" s="152"/>
       <c r="D18" s="177">
         <v>6726</v>
       </c>
       <c r="E18" s="154"/>
       <c r="F18" s="156">
         <v>7160</v>
       </c>
       <c r="G18" s="178">
         <v>-434</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C19" s="152" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="177">
         <v>56</v>
       </c>
       <c r="E19" s="154"/>
       <c r="F19" s="156">
         <v>62</v>
       </c>
       <c r="G19" s="178">
         <v>-6</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="152"/>
       <c r="C20" s="151" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="177">
         <v>1477</v>
       </c>
       <c r="E20" s="154"/>
       <c r="F20" s="156">
@@ -10441,51 +11529,51 @@
         <v>2673</v>
       </c>
       <c r="G25" s="178">
         <v>-281</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="151" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="152"/>
       <c r="C26" s="152"/>
       <c r="D26" s="177">
         <v>125</v>
       </c>
       <c r="E26" s="154"/>
       <c r="F26" s="156">
         <v>275</v>
       </c>
       <c r="G26" s="178">
         <v>-150</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C27" s="152" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="177">
         <v>42</v>
       </c>
       <c r="E27" s="154"/>
       <c r="F27" s="156">
         <v>99</v>
       </c>
       <c r="G27" s="178">
         <v>-57</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="152"/>
       <c r="C28" s="151" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="177">
         <v>33</v>
       </c>
       <c r="E28" s="154"/>
       <c r="F28" s="156">
@@ -10560,51 +11648,51 @@
         <v>3</v>
       </c>
       <c r="G32" s="178">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="158" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="159"/>
       <c r="C33" s="159"/>
       <c r="D33" s="179">
         <v>56</v>
       </c>
       <c r="E33" s="161"/>
       <c r="F33" s="163">
         <v>93</v>
       </c>
       <c r="G33" s="180">
         <v>-37</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="151" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B34" s="152"/>
       <c r="C34" s="152"/>
       <c r="D34" s="177">
         <v>1571</v>
       </c>
       <c r="E34" s="154"/>
       <c r="F34" s="156">
         <v>1732</v>
       </c>
       <c r="G34" s="178">
         <v>-161</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="151" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="152"/>
       <c r="C35" s="152"/>
       <c r="D35" s="177">
         <v>189</v>
       </c>
       <c r="E35" s="154"/>
       <c r="F35" s="156">
@@ -10662,136 +11750,136 @@
         <v>173</v>
       </c>
       <c r="G38" s="178">
         <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="158" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="159"/>
       <c r="C39" s="159"/>
       <c r="D39" s="179">
         <v>1132</v>
       </c>
       <c r="E39" s="161"/>
       <c r="F39" s="163">
         <v>1314</v>
       </c>
       <c r="G39" s="180">
         <v>-182</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="151" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B40" s="152"/>
       <c r="C40" s="152"/>
       <c r="D40" s="177">
         <v>114</v>
       </c>
       <c r="E40" s="154"/>
       <c r="F40" s="156">
         <v>125</v>
       </c>
       <c r="G40" s="178">
         <v>-11</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="151" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B41" s="152"/>
       <c r="C41" s="152"/>
       <c r="D41" s="177">
         <v>25</v>
       </c>
       <c r="E41" s="154"/>
       <c r="F41" s="156">
         <v>19</v>
       </c>
       <c r="G41" s="178">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="151" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B42" s="152"/>
       <c r="C42" s="152"/>
       <c r="D42" s="177">
         <v>13</v>
       </c>
       <c r="E42" s="154"/>
       <c r="F42" s="156">
         <v>4</v>
       </c>
       <c r="G42" s="178">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="158" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="159"/>
       <c r="C43" s="159"/>
       <c r="D43" s="179">
         <v>9</v>
       </c>
       <c r="E43" s="161"/>
       <c r="F43" s="163">
         <v>15</v>
       </c>
       <c r="G43" s="180">
         <v>-6</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="151" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B44" s="152"/>
       <c r="C44" s="152"/>
       <c r="D44" s="177">
         <v>1596</v>
       </c>
       <c r="E44" s="154"/>
       <c r="F44" s="156">
         <v>1516</v>
       </c>
       <c r="G44" s="178">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="151" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B45" s="152"/>
       <c r="C45" s="152"/>
       <c r="D45" s="177">
         <v>11</v>
       </c>
       <c r="E45" s="154"/>
       <c r="F45" s="156">
         <v>25</v>
       </c>
       <c r="G45" s="178">
         <v>-14</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="151" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="152"/>
       <c r="C46" s="152"/>
       <c r="D46" s="177">
         <v>128</v>
       </c>
       <c r="E46" s="154"/>
       <c r="F46" s="156">
@@ -10832,1211 +11920,1211 @@
         <v>190</v>
       </c>
       <c r="G48" s="178">
         <v>-6</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="151" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="152"/>
       <c r="C49" s="152"/>
       <c r="D49" s="177">
         <v>241</v>
       </c>
       <c r="E49" s="154"/>
       <c r="F49" s="156">
         <v>169</v>
       </c>
       <c r="G49" s="178">
         <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="151" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B50" s="152"/>
       <c r="C50" s="152"/>
       <c r="D50" s="177">
         <v>89</v>
       </c>
       <c r="E50" s="161"/>
       <c r="F50" s="163">
         <v>99</v>
       </c>
       <c r="G50" s="178">
         <v>-10</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="145" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B51" s="146"/>
       <c r="C51" s="146"/>
       <c r="D51" s="176">
         <v>6967</v>
       </c>
       <c r="E51" s="161"/>
       <c r="F51" s="163">
         <v>6866</v>
       </c>
       <c r="G51" s="182">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="151" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C52" s="152" t="s">
         <v>53</v>
       </c>
       <c r="D52" s="177">
         <v>2399</v>
       </c>
       <c r="E52" s="154"/>
       <c r="F52" s="156">
         <v>2358</v>
       </c>
       <c r="G52" s="178">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="152"/>
       <c r="C53" s="151" t="s">
         <v>54</v>
       </c>
       <c r="D53" s="177">
         <v>4028</v>
       </c>
       <c r="E53" s="154"/>
       <c r="F53" s="156">
         <v>3953</v>
       </c>
       <c r="G53" s="178">
         <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="152"/>
       <c r="C54" s="151" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D54" s="177">
         <v>487</v>
       </c>
       <c r="E54" s="154"/>
       <c r="F54" s="156">
         <v>503</v>
       </c>
       <c r="G54" s="178">
         <v>-16</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="138" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B55" s="139"/>
       <c r="C55" s="139"/>
       <c r="D55" s="177">
         <v>937</v>
       </c>
       <c r="E55" s="154"/>
       <c r="F55" s="156">
         <v>617</v>
       </c>
       <c r="G55" s="178">
         <v>320</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="138" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B56" s="139"/>
       <c r="C56" s="139"/>
       <c r="D56" s="177">
         <v>209</v>
       </c>
       <c r="E56" s="154"/>
       <c r="F56" s="156">
         <v>172</v>
       </c>
       <c r="G56" s="178">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="138" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B57" s="139"/>
       <c r="C57" s="139"/>
       <c r="D57" s="177">
         <v>462</v>
       </c>
       <c r="E57" s="161"/>
       <c r="F57" s="163">
         <v>302</v>
       </c>
       <c r="G57" s="178">
         <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:7" s="121" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="164" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B58" s="165"/>
       <c r="C58" s="165"/>
       <c r="D58" s="183">
         <v>27001</v>
       </c>
       <c r="E58" s="148"/>
       <c r="F58" s="166">
         <v>29155</v>
       </c>
       <c r="G58" s="184">
         <v>-2154</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="185">
         <v>1</v>
       </c>
       <c r="B59" s="186" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C59" s="185"/>
     </row>
     <row r="60" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="187">
         <v>2</v>
       </c>
       <c r="B60" s="186" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C60" s="187"/>
     </row>
     <row r="61" spans="1:7" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="174"/>
       <c r="C61" s="174"/>
       <c r="G61" s="174" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.74" right="0.17" top="0.33" bottom="0.69" header="0.18" footer="0.24"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Statistikdienste der Stadt Bern, Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, Telefax 031 321 75 39, E-Mail: statistikdienste@bern.ch; Internet: www.bern.ch/statistik&amp;R&amp;G
 &amp;6&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E096B1E-52B9-4388-8229-FD752B7473FE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E27C0FB-FCAC-4755-A401-8DCDBC2CAD72}">
   <dimension ref="A1:G65"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="27" style="1" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G6" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="20"/>
       <c r="F7" s="21"/>
       <c r="G7" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="23"/>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="22">
+        <v>2024</v>
+      </c>
+      <c r="E8" s="22">
         <v>2023</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
       <c r="F8" s="24"/>
       <c r="G8" s="17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="25"/>
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="28"/>
       <c r="G9" s="27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="29">
+        <v>31814</v>
+      </c>
+      <c r="E10" s="30">
         <v>25714</v>
-      </c>
-[...1 lines deleted...]
-        <v>20598</v>
       </c>
       <c r="F10" s="31"/>
       <c r="G10" s="32">
-        <v>24.8</v>
+        <v>23.7</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34">
+        <v>24149</v>
+      </c>
+      <c r="E11" s="4">
         <v>20419</v>
       </c>
-      <c r="E11" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="5"/>
-      <c r="G11" s="6">
-        <v>27.8</v>
+      <c r="G11" s="8">
+        <v>18.3</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="35">
+        <v>699</v>
+      </c>
+      <c r="E12" s="5">
         <v>621</v>
       </c>
-      <c r="E12" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="5"/>
-      <c r="G12" s="6">
-        <v>15</v>
+      <c r="G12" s="8">
+        <v>12.6</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="23"/>
       <c r="D13" s="35" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>68</v>
+      </c>
+      <c r="E13" s="7">
+        <v>0</v>
       </c>
       <c r="F13" s="5"/>
-      <c r="G13" s="6">
-        <v>-100</v>
+      <c r="G13" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B14" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="35">
+        <v>268</v>
+      </c>
+      <c r="E14" s="5">
         <v>222</v>
       </c>
-      <c r="E14" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="5"/>
-      <c r="G14" s="6">
-        <v>21.3</v>
+      <c r="G14" s="8">
+        <v>20.7</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="35">
+        <v>55</v>
+      </c>
+      <c r="E15" s="5">
         <v>42</v>
       </c>
-      <c r="E15" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="5"/>
-      <c r="G15" s="6">
-        <v>20</v>
+      <c r="G15" s="8">
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="35">
+        <v>213</v>
+      </c>
+      <c r="E16" s="5">
         <v>180</v>
       </c>
-      <c r="E16" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="5"/>
-      <c r="G16" s="6">
-        <v>21.6</v>
+      <c r="G16" s="8">
+        <v>18.3</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B17" s="23" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="35">
+        <v>261</v>
+      </c>
+      <c r="E17" s="5">
         <v>256</v>
       </c>
-      <c r="E17" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="5"/>
-      <c r="G17" s="6">
-        <v>3.6</v>
+      <c r="G17" s="8">
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B18" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="35">
         <v>5</v>
       </c>
       <c r="E18" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F18" s="5"/>
-      <c r="G18" s="6">
-        <v>66.7</v>
+      <c r="G18" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="23"/>
       <c r="D19" s="35">
+        <v>127</v>
+      </c>
+      <c r="E19" s="5">
         <v>92</v>
       </c>
-      <c r="E19" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="5"/>
-      <c r="G19" s="6">
-        <v>12.2</v>
+      <c r="G19" s="8">
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="34">
+        <v>17901</v>
+      </c>
+      <c r="E20" s="4">
         <v>15324</v>
       </c>
-      <c r="E20" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="5"/>
-      <c r="G20" s="6">
-        <v>27.7</v>
+      <c r="G20" s="8">
+        <v>16.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="23"/>
       <c r="D21" s="35">
+        <v>21</v>
+      </c>
+      <c r="E21" s="5">
         <v>23</v>
       </c>
-      <c r="E21" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="5"/>
-      <c r="G21" s="6">
-        <v>76.900000000000006</v>
+      <c r="G21" s="8">
+        <v>-8.6999999999999993</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B22" s="23" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="34">
+        <v>8864</v>
+      </c>
+      <c r="E22" s="4">
         <v>7773</v>
       </c>
-      <c r="E22" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="5"/>
-      <c r="G22" s="6">
-        <v>38.4</v>
+      <c r="G22" s="8">
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="35">
+        <v>141</v>
+      </c>
+      <c r="E23" s="5">
         <v>50</v>
       </c>
-      <c r="E23" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="5"/>
-      <c r="G23" s="6">
-        <v>51.1</v>
+      <c r="G23" s="8">
+        <v>182</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C24" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="35">
+      <c r="D24" s="34">
+        <v>1022</v>
+      </c>
+      <c r="E24" s="5">
         <v>930</v>
       </c>
-      <c r="E24" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="5"/>
-      <c r="G24" s="6">
-        <v>35.1</v>
+      <c r="G24" s="8">
+        <v>9.9</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="34">
+        <v>2844</v>
+      </c>
+      <c r="E25" s="4">
         <v>2603</v>
       </c>
-      <c r="E25" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="5"/>
-      <c r="G25" s="6">
-        <v>28</v>
+      <c r="G25" s="8">
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C26" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="35">
+        <v>486</v>
+      </c>
+      <c r="E26" s="5">
         <v>436</v>
       </c>
-      <c r="E26" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="5"/>
-      <c r="G26" s="6">
-        <v>100</v>
+      <c r="G26" s="8">
+        <v>11.5</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="35">
+        <v>938</v>
+      </c>
+      <c r="E27" s="5">
         <v>618</v>
       </c>
-      <c r="E27" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="5"/>
-      <c r="G27" s="6">
-        <v>33.200000000000003</v>
+      <c r="G27" s="8">
+        <v>51.8</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="35">
+        <v>349</v>
+      </c>
+      <c r="E28" s="5">
         <v>192</v>
       </c>
-      <c r="E28" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="5"/>
-      <c r="G28" s="6">
-        <v>50</v>
+      <c r="G28" s="8">
+        <v>81.8</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B29" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="34">
+        <v>3310</v>
+      </c>
+      <c r="E29" s="4">
         <v>2449</v>
       </c>
-      <c r="E29" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="5"/>
-      <c r="G29" s="6">
-        <v>19.5</v>
+      <c r="G29" s="8">
+        <v>35.200000000000003</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B30" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23"/>
       <c r="D30" s="35">
+        <v>145</v>
+      </c>
+      <c r="E30" s="5">
         <v>103</v>
       </c>
-      <c r="E30" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="5"/>
-      <c r="G30" s="6">
-        <v>-8</v>
+      <c r="G30" s="8">
+        <v>40.799999999999997</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="35">
+        <v>122</v>
+      </c>
+      <c r="E31" s="5">
         <v>84</v>
       </c>
-      <c r="E31" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="5"/>
-      <c r="G31" s="6">
-        <v>-5.6</v>
+      <c r="G31" s="8">
+        <v>45.2</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D32" s="35">
+        <v>23</v>
+      </c>
+      <c r="E32" s="5">
         <v>19</v>
       </c>
-      <c r="E32" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="5"/>
-      <c r="G32" s="6">
-        <v>-5</v>
+      <c r="G32" s="8">
+        <v>21.1</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B33" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="23"/>
       <c r="D33" s="34">
+        <v>2426</v>
+      </c>
+      <c r="E33" s="4">
         <v>2744</v>
-      </c>
-[...1 lines deleted...]
-        <v>2603</v>
       </c>
       <c r="F33" s="5"/>
       <c r="G33" s="6">
-        <v>5.4</v>
+        <v>-11.6</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B34" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="23"/>
-      <c r="D34" s="35">
+      <c r="D34" s="34">
+        <v>1491</v>
+      </c>
+      <c r="E34" s="5">
         <v>966</v>
       </c>
-      <c r="E34" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="5"/>
-      <c r="G34" s="6">
-        <v>35.5</v>
+      <c r="G34" s="8">
+        <v>54.3</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B35" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="23"/>
       <c r="D35" s="35">
+        <v>592</v>
+      </c>
+      <c r="E35" s="5">
         <v>443</v>
       </c>
-      <c r="E35" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="5"/>
-      <c r="G35" s="6">
-        <v>57.7</v>
+      <c r="G35" s="8">
+        <v>33.6</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B36" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="23"/>
       <c r="D36" s="35">
+        <v>17</v>
+      </c>
+      <c r="E36" s="5">
         <v>28</v>
       </c>
-      <c r="E36" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="5"/>
-      <c r="G36" s="6">
-        <v>133.30000000000001</v>
+      <c r="G36" s="8">
+        <v>-39.299999999999997</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B37" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="23"/>
       <c r="D37" s="35">
+        <v>115</v>
+      </c>
+      <c r="E37" s="5">
         <v>90</v>
       </c>
-      <c r="E37" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="5"/>
-      <c r="G37" s="6">
-        <v>42.9</v>
+      <c r="G37" s="8">
+        <v>27.8</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="34">
+        <v>3149</v>
+      </c>
+      <c r="E38" s="4">
         <v>2338</v>
       </c>
-      <c r="E38" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="5"/>
-      <c r="G38" s="6">
-        <v>18.7</v>
+      <c r="G38" s="8">
+        <v>34.700000000000003</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="23"/>
       <c r="D39" s="35">
+        <v>168</v>
+      </c>
+      <c r="E39" s="5">
         <v>171</v>
       </c>
-      <c r="E39" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="5"/>
-      <c r="G39" s="6">
-        <v>10.3</v>
+      <c r="G39" s="8">
+        <v>-1.8</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B40" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="23"/>
       <c r="D40" s="35">
+        <v>40</v>
+      </c>
+      <c r="E40" s="5">
         <v>45</v>
       </c>
-      <c r="E40" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="5"/>
-      <c r="G40" s="6">
-        <v>104.5</v>
+      <c r="G40" s="8">
+        <v>-11.1</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B41" s="23" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="23"/>
       <c r="D41" s="35">
+        <v>10</v>
+      </c>
+      <c r="E41" s="5">
         <v>2</v>
       </c>
-      <c r="E41" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="5"/>
-      <c r="G41" s="6">
-        <v>-33.299999999999997</v>
+      <c r="G41" s="8">
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B42" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="23"/>
       <c r="D42" s="35">
+        <v>646</v>
+      </c>
+      <c r="E42" s="5">
         <v>427</v>
       </c>
-      <c r="E42" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="5"/>
-      <c r="G42" s="6" t="s">
-        <v>69</v>
+      <c r="G42" s="8">
+        <v>51.3</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B43" s="23" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="23"/>
       <c r="D43" s="34">
+        <v>2274</v>
+      </c>
+      <c r="E43" s="4">
         <v>1687</v>
       </c>
-      <c r="E43" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F43" s="5"/>
-      <c r="G43" s="6">
-        <v>24.4</v>
+      <c r="G43" s="8">
+        <v>34.799999999999997</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
       <c r="D44" s="35">
+        <v>219</v>
+      </c>
+      <c r="E44" s="5">
         <v>199</v>
       </c>
-      <c r="E44" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="5"/>
-      <c r="G44" s="6">
-        <v>74.599999999999994</v>
+      <c r="G44" s="8">
+        <v>10.1</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="23"/>
       <c r="D45" s="35">
+        <v>6</v>
+      </c>
+      <c r="E45" s="5">
         <v>14</v>
       </c>
-      <c r="E45" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="5"/>
-      <c r="G45" s="6">
-        <v>55.6</v>
+      <c r="G45" s="8">
+        <v>-57.1</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B46" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="23"/>
       <c r="D46" s="35">
+        <v>14</v>
+      </c>
+      <c r="E46" s="5">
         <v>13</v>
       </c>
-      <c r="E46" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="5"/>
-      <c r="G46" s="6">
-        <v>44.4</v>
+      <c r="G46" s="8">
+        <v>7.7</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B47" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="23"/>
       <c r="D47" s="35">
+        <v>30</v>
+      </c>
+      <c r="E47" s="5">
         <v>21</v>
       </c>
-      <c r="E47" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="5"/>
-      <c r="G47" s="6">
-        <v>31.3</v>
+      <c r="G47" s="8">
+        <v>42.9</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="34">
+        <v>2181</v>
+      </c>
+      <c r="E48" s="4">
         <v>1937</v>
       </c>
-      <c r="E48" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F48" s="5"/>
-      <c r="G48" s="6">
-        <v>42.4</v>
+      <c r="G48" s="8">
+        <v>12.6</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="23"/>
       <c r="D49" s="35">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E49" s="5">
         <v>12</v>
       </c>
       <c r="F49" s="5"/>
-      <c r="G49" s="6">
-        <v>0</v>
+      <c r="G49" s="8">
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B50" s="23" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="23"/>
       <c r="D50" s="35">
+        <v>18</v>
+      </c>
+      <c r="E50" s="5">
         <v>11</v>
       </c>
-      <c r="E50" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F50" s="5"/>
-      <c r="G50" s="36">
-        <v>1000</v>
+      <c r="G50" s="8">
+        <v>63.6</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B51" s="23" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="23"/>
       <c r="D51" s="35">
+        <v>114</v>
+      </c>
+      <c r="E51" s="5">
         <v>107</v>
       </c>
-      <c r="E51" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="5"/>
-      <c r="G51" s="6">
-        <v>94.5</v>
+      <c r="G51" s="8">
+        <v>6.5</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B52" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C52" s="23"/>
       <c r="D52" s="35">
+        <v>148</v>
+      </c>
+      <c r="E52" s="5">
         <v>173</v>
       </c>
-      <c r="E52" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="5"/>
-      <c r="G52" s="6">
-        <v>19.3</v>
+      <c r="G52" s="8">
+        <v>-14.5</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B53" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="23"/>
       <c r="D53" s="35">
+        <v>327</v>
+      </c>
+      <c r="E53" s="5">
         <v>276</v>
       </c>
-      <c r="E53" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="5"/>
-      <c r="G53" s="6">
-        <v>13.6</v>
+      <c r="G53" s="8">
+        <v>18.5</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="33"/>
       <c r="C54" s="33"/>
       <c r="D54" s="34">
+        <v>3926</v>
+      </c>
+      <c r="E54" s="4">
         <v>3064</v>
       </c>
-      <c r="E54" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="5"/>
-      <c r="G54" s="6">
-        <v>-2</v>
+      <c r="G54" s="8">
+        <v>28.1</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="23"/>
       <c r="D55" s="34">
+        <v>1423</v>
+      </c>
+      <c r="E55" s="4">
         <v>1009</v>
       </c>
-      <c r="E55" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F55" s="5"/>
-      <c r="G55" s="6">
-        <v>7.1</v>
+      <c r="G55" s="8">
+        <v>41</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B56" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="23"/>
       <c r="D56" s="34">
+        <v>1915</v>
+      </c>
+      <c r="E56" s="4">
         <v>1674</v>
       </c>
-      <c r="E56" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="5"/>
-      <c r="G56" s="6">
-        <v>-7.2</v>
+      <c r="G56" s="8">
+        <v>14.4</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B57" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="23"/>
       <c r="D57" s="35"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B58" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="23"/>
       <c r="D58" s="35">
+        <v>178</v>
+      </c>
+      <c r="E58" s="5">
         <v>132</v>
       </c>
-      <c r="E58" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="5"/>
-      <c r="G58" s="6">
-        <v>-39.200000000000003</v>
+      <c r="G58" s="8">
+        <v>34.799999999999997</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A59" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="34">
+        <v>2715</v>
+      </c>
+      <c r="E59" s="4">
         <v>1385</v>
       </c>
-      <c r="E59" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="5"/>
-      <c r="G59" s="6">
-        <v>58.8</v>
+      <c r="G59" s="8">
+        <v>96</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A60" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B60" s="33"/>
       <c r="C60" s="33"/>
       <c r="D60" s="35">
+        <v>480</v>
+      </c>
+      <c r="E60" s="5">
         <v>320</v>
       </c>
-      <c r="E60" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="5"/>
-      <c r="G60" s="6">
-        <v>9.6</v>
+      <c r="G60" s="8">
+        <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A61" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="33"/>
       <c r="C61" s="33"/>
       <c r="D61" s="35">
+        <v>544</v>
+      </c>
+      <c r="E61" s="5">
         <v>526</v>
       </c>
-      <c r="E61" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="5"/>
-      <c r="G61" s="6">
-        <v>60.9</v>
+      <c r="G61" s="8">
+        <v>3.4</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A62" s="37"/>
-[...5 lines deleted...]
-      <c r="G62" s="39" t="s">
+      <c r="A62" s="36"/>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="38" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="40" t="s">
+      <c r="A63" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B63" s="40"/>
-[...4 lines deleted...]
-      <c r="G63" s="40"/>
+      <c r="B63" s="39"/>
+      <c r="C63" s="39"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="39"/>
     </row>
     <row r="64" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="41" t="s">
-[...7 lines deleted...]
-      <c r="G64" s="40"/>
+      <c r="A64" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B64" s="39"/>
+      <c r="C64" s="39"/>
+      <c r="D64" s="39"/>
+      <c r="E64" s="39"/>
+      <c r="F64" s="39"/>
+      <c r="G64" s="39"/>
     </row>
     <row r="65" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G65" s="17" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="47">
     <mergeCell ref="A59:C59"/>
     <mergeCell ref="A60:C60"/>
     <mergeCell ref="A61:C61"/>
     <mergeCell ref="A63:G63"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="A54:C54"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B58:C58"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="A48:C48"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="A44:C44"/>
@@ -12059,1034 +13147,1026 @@
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A7:C8"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A355091-E246-4226-A267-644D60BE9EEF}">
-  <dimension ref="A1:G66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB6BD658-B3E9-4EB9-A073-6491FB95BE8F}">
+  <dimension ref="A1:G65"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="27" style="1" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G6" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="20"/>
       <c r="F7" s="21"/>
       <c r="G7" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="23"/>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="22">
+        <v>2023</v>
+      </c>
+      <c r="E8" s="22">
         <v>2022</v>
-      </c>
-[...1 lines deleted...]
-        <v>2021</v>
       </c>
       <c r="F8" s="24"/>
       <c r="G8" s="17" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="25"/>
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="28"/>
       <c r="G9" s="27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="29">
+        <v>25714</v>
+      </c>
+      <c r="E10" s="30">
         <v>20598</v>
-      </c>
-[...1 lines deleted...]
-        <v>24910</v>
       </c>
       <c r="F10" s="31"/>
       <c r="G10" s="32">
-        <v>-17.3</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34">
+        <v>20419</v>
+      </c>
+      <c r="E11" s="4">
         <v>15980</v>
       </c>
-      <c r="E11" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="5"/>
-      <c r="G11" s="6" t="s">
-        <v>69</v>
+      <c r="G11" s="8">
+        <v>27.8</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="35">
+        <v>621</v>
+      </c>
+      <c r="E12" s="5">
         <v>540</v>
       </c>
-      <c r="E12" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="5"/>
-      <c r="G12" s="6">
-        <v>1.9</v>
+      <c r="G12" s="8">
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="23"/>
-      <c r="D13" s="35">
-        <v>2</v>
+      <c r="D13" s="35" t="s">
+        <v>68</v>
       </c>
       <c r="E13" s="5">
         <v>2</v>
       </c>
       <c r="F13" s="5"/>
-      <c r="G13" s="7">
-        <v>0</v>
+      <c r="G13" s="8">
+        <v>-100</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B14" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="35">
+        <v>222</v>
+      </c>
+      <c r="E14" s="5">
         <v>183</v>
       </c>
-      <c r="E14" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="5"/>
-      <c r="G14" s="6">
-        <v>3.4</v>
+      <c r="G14" s="8">
+        <v>21.3</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="35">
+        <v>42</v>
+      </c>
+      <c r="E15" s="5">
         <v>35</v>
       </c>
-      <c r="E15" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="5"/>
-      <c r="G15" s="6">
-        <v>-12.5</v>
+      <c r="G15" s="8">
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="35">
+        <v>180</v>
+      </c>
+      <c r="E16" s="5">
         <v>148</v>
       </c>
-      <c r="E16" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="5"/>
-      <c r="G16" s="6">
-        <v>8</v>
+      <c r="G16" s="8">
+        <v>21.6</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B17" s="23" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="35">
+        <v>256</v>
+      </c>
+      <c r="E17" s="5">
         <v>247</v>
       </c>
-      <c r="E17" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="5"/>
-      <c r="G17" s="6">
-        <v>-3.9</v>
+      <c r="G17" s="8">
+        <v>3.6</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B18" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="35">
+        <v>5</v>
+      </c>
+      <c r="E18" s="5">
         <v>3</v>
       </c>
-      <c r="E18" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="5"/>
-      <c r="G18" s="6">
-        <v>50</v>
+      <c r="G18" s="8">
+        <v>66.7</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="23"/>
       <c r="D19" s="35">
+        <v>92</v>
+      </c>
+      <c r="E19" s="5">
         <v>82</v>
       </c>
-      <c r="E19" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="5"/>
-      <c r="G19" s="6">
-        <v>9.3000000000000007</v>
+      <c r="G19" s="8">
+        <v>12.2</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="34">
+        <v>15324</v>
+      </c>
+      <c r="E20" s="4">
         <v>11996</v>
       </c>
-      <c r="E20" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="5"/>
-      <c r="G20" s="6">
-        <v>0.6</v>
+      <c r="G20" s="8">
+        <v>27.7</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="23"/>
       <c r="D21" s="35">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E21" s="5">
         <v>13</v>
       </c>
       <c r="F21" s="5"/>
-      <c r="G21" s="7">
-        <v>0</v>
+      <c r="G21" s="8">
+        <v>76.900000000000006</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B22" s="23" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="34">
+        <v>7773</v>
+      </c>
+      <c r="E22" s="4">
         <v>5617</v>
       </c>
-      <c r="E22" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="5"/>
-      <c r="G22" s="6">
-        <v>13.9</v>
+      <c r="G22" s="8">
+        <v>38.4</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="35">
+        <v>50</v>
+      </c>
+      <c r="E23" s="5">
         <v>37</v>
       </c>
-      <c r="E23" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="5"/>
-      <c r="G23" s="6">
-        <v>-36.200000000000003</v>
+      <c r="G23" s="8">
+        <v>51.1</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="35">
+        <v>930</v>
+      </c>
+      <c r="E24" s="5">
         <v>510</v>
       </c>
-      <c r="E24" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="5"/>
-      <c r="G24" s="6">
-        <v>-9.6999999999999993</v>
+      <c r="G24" s="8">
+        <v>35.1</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="34">
+        <v>2603</v>
+      </c>
+      <c r="E25" s="4">
         <v>2034</v>
       </c>
-      <c r="E25" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="5"/>
-      <c r="G25" s="6">
-        <v>10.7</v>
+      <c r="G25" s="8">
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C26" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="35">
+        <v>436</v>
+      </c>
+      <c r="E26" s="5">
         <v>218</v>
       </c>
-      <c r="E26" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="5"/>
-      <c r="G26" s="6">
-        <v>6.3</v>
+      <c r="G26" s="8">
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="35">
+        <v>618</v>
+      </c>
+      <c r="E27" s="5">
         <v>464</v>
       </c>
-      <c r="E27" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="5"/>
-      <c r="G27" s="6">
-        <v>15.7</v>
+      <c r="G27" s="8">
+        <v>33.200000000000003</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="35">
+        <v>192</v>
+      </c>
+      <c r="E28" s="5">
         <v>128</v>
       </c>
-      <c r="E28" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="5"/>
-      <c r="G28" s="6">
-        <v>50.6</v>
+      <c r="G28" s="8">
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B29" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="34">
+        <v>2449</v>
+      </c>
+      <c r="E29" s="4">
         <v>2050</v>
       </c>
-      <c r="E29" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="5"/>
-      <c r="G29" s="6">
-        <v>11.1</v>
+      <c r="G29" s="8">
+        <v>19.5</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B30" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23"/>
       <c r="D30" s="35">
+        <v>103</v>
+      </c>
+      <c r="E30" s="5">
         <v>112</v>
       </c>
-      <c r="E30" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="5"/>
-      <c r="G30" s="6">
-        <v>-5.9</v>
+      <c r="G30" s="8">
+        <v>-8</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="35">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="E31" s="5">
         <v>89</v>
       </c>
       <c r="F31" s="5"/>
-      <c r="G31" s="7">
-        <v>0</v>
+      <c r="G31" s="8">
+        <v>-5.6</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D32" s="35">
+        <v>19</v>
+      </c>
+      <c r="E32" s="5">
         <v>20</v>
       </c>
-      <c r="E32" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="5"/>
-      <c r="G32" s="6">
-        <v>-28.6</v>
+      <c r="G32" s="8">
+        <v>-5</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B33" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="23"/>
       <c r="D33" s="34">
+        <v>2744</v>
+      </c>
+      <c r="E33" s="4">
         <v>2603</v>
       </c>
-      <c r="E33" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="5"/>
-      <c r="G33" s="6">
-        <v>-25.9</v>
+      <c r="G33" s="8">
+        <v>5.4</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B34" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="23"/>
       <c r="D34" s="35">
+        <v>966</v>
+      </c>
+      <c r="E34" s="5">
         <v>713</v>
       </c>
-      <c r="E34" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="5"/>
-      <c r="G34" s="6">
-        <v>36.1</v>
+      <c r="G34" s="8">
+        <v>35.5</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B35" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="23"/>
       <c r="D35" s="35">
+        <v>443</v>
+      </c>
+      <c r="E35" s="5">
         <v>281</v>
       </c>
-      <c r="E35" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="5"/>
-      <c r="G35" s="6">
-        <v>-28.9</v>
+      <c r="G35" s="8">
+        <v>57.7</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B36" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="23"/>
       <c r="D36" s="35">
+        <v>28</v>
+      </c>
+      <c r="E36" s="5">
         <v>12</v>
       </c>
-      <c r="E36" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="5"/>
-      <c r="G36" s="6">
-        <v>50</v>
+      <c r="G36" s="8">
+        <v>133.30000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B37" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="23"/>
       <c r="D37" s="35">
+        <v>90</v>
+      </c>
+      <c r="E37" s="5">
         <v>63</v>
       </c>
-      <c r="E37" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="5"/>
-      <c r="G37" s="6">
-        <v>65.8</v>
+      <c r="G37" s="8">
+        <v>42.9</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="34">
+        <v>2338</v>
+      </c>
+      <c r="E38" s="4">
         <v>1970</v>
       </c>
-      <c r="E38" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="5"/>
-      <c r="G38" s="6">
-        <v>27.1</v>
+      <c r="G38" s="8">
+        <v>18.7</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="23"/>
       <c r="D39" s="35">
+        <v>171</v>
+      </c>
+      <c r="E39" s="5">
         <v>155</v>
       </c>
-      <c r="E39" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="5"/>
-      <c r="G39" s="6">
-        <v>-5.5</v>
+      <c r="G39" s="8">
+        <v>10.3</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B40" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="23"/>
       <c r="D40" s="35">
+        <v>45</v>
+      </c>
+      <c r="E40" s="5">
         <v>22</v>
       </c>
-      <c r="E40" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="5"/>
-      <c r="G40" s="6">
-        <v>29.4</v>
+      <c r="G40" s="8">
+        <v>104.5</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B41" s="23" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="23"/>
       <c r="D41" s="35">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E41" s="5">
         <v>3</v>
       </c>
       <c r="F41" s="5"/>
-      <c r="G41" s="7">
-        <v>0</v>
+      <c r="G41" s="8">
+        <v>-33.299999999999997</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B42" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="23"/>
       <c r="D42" s="35">
+        <v>427</v>
+      </c>
+      <c r="E42" s="5">
         <v>434</v>
       </c>
-      <c r="E42" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="5"/>
-      <c r="G42" s="6">
-        <v>48.6</v>
+      <c r="G42" s="8" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B43" s="23" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="23"/>
       <c r="D43" s="34">
+        <v>1687</v>
+      </c>
+      <c r="E43" s="4">
         <v>1356</v>
       </c>
-      <c r="E43" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F43" s="5"/>
-      <c r="G43" s="6">
-        <v>26.3</v>
+      <c r="G43" s="8">
+        <v>24.4</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
       <c r="D44" s="35">
+        <v>199</v>
+      </c>
+      <c r="E44" s="5">
         <v>114</v>
       </c>
-      <c r="E44" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="5"/>
-      <c r="G44" s="6">
-        <v>-31.7</v>
+      <c r="G44" s="8">
+        <v>74.599999999999994</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="23"/>
       <c r="D45" s="35">
+        <v>14</v>
+      </c>
+      <c r="E45" s="5">
         <v>9</v>
       </c>
-      <c r="E45" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="5"/>
-      <c r="G45" s="6">
-        <v>-47.1</v>
+      <c r="G45" s="8">
+        <v>55.6</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B46" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="23"/>
       <c r="D46" s="35">
+        <v>13</v>
+      </c>
+      <c r="E46" s="5">
         <v>9</v>
       </c>
-      <c r="E46" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="5"/>
-      <c r="G46" s="6">
-        <v>-35.700000000000003</v>
+      <c r="G46" s="8">
+        <v>44.4</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B47" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="23"/>
       <c r="D47" s="35">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E47" s="5">
         <v>16</v>
       </c>
       <c r="F47" s="5"/>
-      <c r="G47" s="7">
-        <v>0</v>
+      <c r="G47" s="8">
+        <v>31.3</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="34">
+        <v>1937</v>
+      </c>
+      <c r="E48" s="4">
         <v>1360</v>
       </c>
-      <c r="E48" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F48" s="5"/>
-      <c r="G48" s="6">
-        <v>-34.299999999999997</v>
+      <c r="G48" s="8">
+        <v>42.4</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="23"/>
       <c r="D49" s="35">
         <v>12</v>
       </c>
       <c r="E49" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F49" s="5"/>
-      <c r="G49" s="6">
-        <v>50</v>
+      <c r="G49" s="8">
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B50" s="23" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="23"/>
       <c r="D50" s="35">
+        <v>11</v>
+      </c>
+      <c r="E50" s="5">
         <v>1</v>
       </c>
-      <c r="E50" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F50" s="5"/>
-      <c r="G50" s="6">
-        <v>-50</v>
+      <c r="G50" s="41">
+        <v>1000</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B51" s="23" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="23"/>
       <c r="D51" s="35">
+        <v>107</v>
+      </c>
+      <c r="E51" s="5">
         <v>55</v>
       </c>
-      <c r="E51" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="5"/>
-      <c r="G51" s="6">
-        <v>-27.6</v>
+      <c r="G51" s="8">
+        <v>94.5</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B52" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C52" s="23"/>
       <c r="D52" s="35">
+        <v>173</v>
+      </c>
+      <c r="E52" s="5">
         <v>145</v>
       </c>
-      <c r="E52" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="5"/>
-      <c r="G52" s="6">
-        <v>-52</v>
+      <c r="G52" s="8">
+        <v>19.3</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B53" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="23"/>
       <c r="D53" s="35">
+        <v>276</v>
+      </c>
+      <c r="E53" s="5">
         <v>243</v>
       </c>
-      <c r="E53" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="5"/>
-      <c r="G53" s="6">
-        <v>-9.3000000000000007</v>
+      <c r="G53" s="8">
+        <v>13.6</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="33"/>
       <c r="C54" s="33"/>
       <c r="D54" s="34">
+        <v>3064</v>
+      </c>
+      <c r="E54" s="4">
         <v>3127</v>
       </c>
-      <c r="E54" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="5"/>
-      <c r="G54" s="6">
-        <v>-32.1</v>
+      <c r="G54" s="8">
+        <v>-2</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="23"/>
-      <c r="D55" s="35">
+      <c r="D55" s="34">
+        <v>1009</v>
+      </c>
+      <c r="E55" s="5">
         <v>942</v>
       </c>
-      <c r="E55" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F55" s="5"/>
-      <c r="G55" s="6">
-        <v>-18</v>
+      <c r="G55" s="8">
+        <v>7.1</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B56" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="23"/>
       <c r="D56" s="34">
+        <v>1674</v>
+      </c>
+      <c r="E56" s="4">
         <v>1803</v>
       </c>
-      <c r="E56" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="5"/>
-      <c r="G56" s="6">
-        <v>-40.6</v>
+      <c r="G56" s="8">
+        <v>-7.2</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B57" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="23"/>
       <c r="D57" s="35"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B58" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="23"/>
       <c r="D58" s="35">
+        <v>132</v>
+      </c>
+      <c r="E58" s="5">
         <v>217</v>
       </c>
-      <c r="E58" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="5"/>
-      <c r="G58" s="6">
-        <v>-43.5</v>
+      <c r="G58" s="8">
+        <v>-39.200000000000003</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A59" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
-      <c r="D59" s="35">
+      <c r="D59" s="34">
+        <v>1385</v>
+      </c>
+      <c r="E59" s="5">
         <v>872</v>
       </c>
-      <c r="E59" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="5"/>
-      <c r="G59" s="6">
-        <v>-38.799999999999997</v>
+      <c r="G59" s="8">
+        <v>58.8</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A60" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B60" s="33"/>
       <c r="C60" s="33"/>
       <c r="D60" s="35">
+        <v>320</v>
+      </c>
+      <c r="E60" s="5">
         <v>292</v>
       </c>
-      <c r="E60" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="5"/>
-      <c r="G60" s="6">
-        <v>-86</v>
+      <c r="G60" s="8">
+        <v>9.6</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A61" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="33"/>
       <c r="C61" s="33"/>
       <c r="D61" s="35">
+        <v>526</v>
+      </c>
+      <c r="E61" s="5">
         <v>327</v>
       </c>
-      <c r="E61" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="5"/>
-      <c r="G61" s="6">
-[...4 lines deleted...]
-      <c r="A62" s="42" t="s">
+      <c r="G61" s="8">
+        <v>60.9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="36"/>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="38" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B63" s="39"/>
+      <c r="C63" s="39"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="39"/>
+    </row>
+    <row r="64" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="B64" s="39"/>
+      <c r="C64" s="39"/>
+      <c r="D64" s="39"/>
+      <c r="E64" s="39"/>
+      <c r="F64" s="39"/>
+      <c r="G64" s="39"/>
+    </row>
+    <row r="65" spans="7:7" x14ac:dyDescent="0.2">
+      <c r="G65" s="17" t="s">
         <v>74</v>
-      </c>
-[...39 lines deleted...]
-        <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="47">
     <mergeCell ref="A59:C59"/>
     <mergeCell ref="A60:C60"/>
     <mergeCell ref="A61:C61"/>
+    <mergeCell ref="A63:G63"/>
     <mergeCell ref="A64:G64"/>
-    <mergeCell ref="A65:G65"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="A54:C54"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B58:C58"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="A48:C48"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="A44:C44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B21:C21"/>
@@ -13100,1022 +14180,1025 @@
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A7:C8"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B65AD176-13DC-4D72-95E2-5C36BEA447A7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{620FE440-F13A-48D9-A264-10C96158D4F0}">
   <dimension ref="A1:G66"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="27" style="1" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G6" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="20"/>
       <c r="F7" s="21"/>
       <c r="G7" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="23"/>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="22">
+        <v>2022</v>
+      </c>
+      <c r="E8" s="22">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2020</v>
       </c>
       <c r="F8" s="24"/>
       <c r="G8" s="17" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="25"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
-      <c r="F9" s="24"/>
-      <c r="G9" s="17" t="s">
+      <c r="F9" s="28"/>
+      <c r="G9" s="27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="29">
+        <v>20598</v>
+      </c>
+      <c r="E10" s="30">
         <v>24910</v>
-      </c>
-[...1 lines deleted...]
-        <v>27616</v>
       </c>
       <c r="F10" s="31"/>
       <c r="G10" s="32">
-        <v>-9.8000000000000007</v>
+        <v>-17.3</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34">
+        <v>15980</v>
+      </c>
+      <c r="E11" s="4">
         <v>16237</v>
       </c>
-      <c r="E11" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="5"/>
-      <c r="G11" s="6">
-        <v>-9.1999999999999993</v>
+      <c r="G11" s="8" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="35">
+        <v>540</v>
+      </c>
+      <c r="E12" s="5">
         <v>530</v>
       </c>
-      <c r="E12" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="5"/>
-      <c r="G12" s="6">
-        <v>-6</v>
+      <c r="G12" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="23"/>
       <c r="D13" s="35">
         <v>2</v>
       </c>
       <c r="E13" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F13" s="5"/>
-      <c r="G13" s="6">
-        <v>100</v>
+      <c r="G13" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B14" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="35">
+        <v>183</v>
+      </c>
+      <c r="E14" s="5">
         <v>177</v>
       </c>
-      <c r="E14" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="5"/>
-      <c r="G14" s="6">
-        <v>-26.3</v>
+      <c r="G14" s="8">
+        <v>3.4</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="35">
+        <v>35</v>
+      </c>
+      <c r="E15" s="5">
         <v>40</v>
       </c>
-      <c r="E15" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="5"/>
-      <c r="G15" s="6">
-        <v>33.299999999999997</v>
+      <c r="G15" s="8">
+        <v>-12.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="35">
+        <v>148</v>
+      </c>
+      <c r="E16" s="5">
         <v>137</v>
       </c>
-      <c r="E16" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="5"/>
-      <c r="G16" s="6">
-        <v>-34.799999999999997</v>
+      <c r="G16" s="8">
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B17" s="23" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="35">
+        <v>247</v>
+      </c>
+      <c r="E17" s="5">
         <v>257</v>
       </c>
-      <c r="E17" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="5"/>
-      <c r="G17" s="6">
-        <v>11.7</v>
+      <c r="G17" s="8">
+        <v>-3.9</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B18" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E18" s="5">
         <v>2</v>
       </c>
       <c r="F18" s="5"/>
-      <c r="G18" s="7">
-        <v>0</v>
+      <c r="G18" s="8">
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="23"/>
       <c r="D19" s="35">
+        <v>82</v>
+      </c>
+      <c r="E19" s="5">
         <v>75</v>
       </c>
-      <c r="E19" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="5"/>
-      <c r="G19" s="6">
-        <v>-3.8</v>
+      <c r="G19" s="8">
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="34">
+        <v>11996</v>
+      </c>
+      <c r="E20" s="4">
         <v>11919</v>
       </c>
-      <c r="E20" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="5"/>
-      <c r="G20" s="6">
-        <v>-8</v>
+      <c r="G20" s="8">
+        <v>0.6</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="23"/>
       <c r="D21" s="35">
         <v>13</v>
       </c>
       <c r="E21" s="5">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="F21" s="5"/>
-      <c r="G21" s="6">
-        <v>-85.9</v>
+      <c r="G21" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B22" s="23" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="34">
+        <v>5617</v>
+      </c>
+      <c r="E22" s="4">
         <v>4932</v>
       </c>
-      <c r="E22" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="5"/>
-      <c r="G22" s="6">
-        <v>-7.2</v>
+      <c r="G22" s="8">
+        <v>13.9</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="35">
+        <v>37</v>
+      </c>
+      <c r="E23" s="5">
         <v>58</v>
       </c>
-      <c r="E23" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="5"/>
-      <c r="G23" s="6">
-        <v>9.4</v>
+      <c r="G23" s="8">
+        <v>-36.200000000000003</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="35">
+        <v>510</v>
+      </c>
+      <c r="E24" s="5">
         <v>565</v>
       </c>
-      <c r="E24" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="5"/>
-      <c r="G24" s="6">
-        <v>-24.7</v>
+      <c r="G24" s="8">
+        <v>-9.6999999999999993</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="34">
+        <v>2034</v>
+      </c>
+      <c r="E25" s="4">
         <v>1837</v>
       </c>
-      <c r="E25" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="5"/>
-      <c r="G25" s="6">
-        <v>6.7</v>
+      <c r="G25" s="8">
+        <v>10.7</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C26" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="35">
+        <v>218</v>
+      </c>
+      <c r="E26" s="5">
         <v>205</v>
       </c>
-      <c r="E26" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="5"/>
-      <c r="G26" s="6">
-        <v>-14.2</v>
+      <c r="G26" s="8">
+        <v>6.3</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="35">
+        <v>464</v>
+      </c>
+      <c r="E27" s="5">
         <v>401</v>
       </c>
-      <c r="E27" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="5"/>
-      <c r="G27" s="6">
-        <v>-22.3</v>
+      <c r="G27" s="8">
+        <v>15.7</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="35">
+        <v>128</v>
+      </c>
+      <c r="E28" s="5">
         <v>85</v>
       </c>
-      <c r="E28" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="5"/>
-      <c r="G28" s="6">
-        <v>-19.8</v>
+      <c r="G28" s="8">
+        <v>50.6</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B29" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="34">
+        <v>2050</v>
+      </c>
+      <c r="E29" s="4">
         <v>1845</v>
       </c>
-      <c r="E29" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="5"/>
-      <c r="G29" s="6">
-        <v>1.8</v>
+      <c r="G29" s="8">
+        <v>11.1</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B30" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23"/>
       <c r="D30" s="35">
+        <v>112</v>
+      </c>
+      <c r="E30" s="5">
         <v>119</v>
       </c>
-      <c r="E30" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="5"/>
-      <c r="G30" s="6">
-        <v>-18.5</v>
+      <c r="G30" s="8">
+        <v>-5.9</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="35">
         <v>89</v>
       </c>
       <c r="E31" s="5">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="F31" s="5"/>
-      <c r="G31" s="6">
-        <v>-19.100000000000001</v>
+      <c r="G31" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="C32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D32" s="35">
+        <v>20</v>
+      </c>
+      <c r="E32" s="5">
         <v>28</v>
       </c>
-      <c r="E32" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="5"/>
-      <c r="G32" s="6">
-        <v>-12.5</v>
+      <c r="G32" s="8">
+        <v>-28.6</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B33" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="23"/>
       <c r="D33" s="34">
+        <v>2603</v>
+      </c>
+      <c r="E33" s="4">
         <v>3511</v>
       </c>
-      <c r="E33" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="5"/>
-      <c r="G33" s="6">
-        <v>-12.3</v>
+      <c r="G33" s="8">
+        <v>-25.9</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B34" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="23"/>
       <c r="D34" s="35">
+        <v>713</v>
+      </c>
+      <c r="E34" s="5">
         <v>524</v>
       </c>
-      <c r="E34" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="5"/>
-      <c r="G34" s="6">
-        <v>-20.8</v>
+      <c r="G34" s="8">
+        <v>36.1</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B35" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="23"/>
       <c r="D35" s="35">
+        <v>281</v>
+      </c>
+      <c r="E35" s="5">
         <v>395</v>
       </c>
-      <c r="E35" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="5"/>
-      <c r="G35" s="6">
-        <v>22.7</v>
+      <c r="G35" s="8">
+        <v>-28.9</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B36" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="23"/>
       <c r="D36" s="35">
+        <v>12</v>
+      </c>
+      <c r="E36" s="5">
         <v>8</v>
       </c>
-      <c r="E36" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="5"/>
-      <c r="G36" s="6">
-        <v>-42.9</v>
+      <c r="G36" s="8">
+        <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B37" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="23"/>
       <c r="D37" s="35">
+        <v>63</v>
+      </c>
+      <c r="E37" s="5">
         <v>38</v>
       </c>
-      <c r="E37" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="5"/>
-      <c r="G37" s="6">
-        <v>-39.700000000000003</v>
+      <c r="G37" s="8">
+        <v>65.8</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="34">
+        <v>1970</v>
+      </c>
+      <c r="E38" s="4">
         <v>1550</v>
       </c>
-      <c r="E38" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="5"/>
-      <c r="G38" s="6">
-        <v>2.6</v>
+      <c r="G38" s="8">
+        <v>27.1</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="23"/>
       <c r="D39" s="35">
+        <v>155</v>
+      </c>
+      <c r="E39" s="5">
         <v>164</v>
       </c>
-      <c r="E39" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="5"/>
-      <c r="G39" s="6">
-        <v>-12.8</v>
+      <c r="G39" s="8">
+        <v>-5.5</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B40" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="23"/>
       <c r="D40" s="35">
+        <v>22</v>
+      </c>
+      <c r="E40" s="5">
         <v>17</v>
       </c>
-      <c r="E40" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="5"/>
-      <c r="G40" s="6">
-        <v>-26.1</v>
+      <c r="G40" s="8">
+        <v>29.4</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B41" s="23" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="23"/>
       <c r="D41" s="35">
         <v>3</v>
       </c>
       <c r="E41" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F41" s="5"/>
-      <c r="G41" s="6">
-        <v>-40</v>
+      <c r="G41" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B42" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="23"/>
       <c r="D42" s="35">
+        <v>434</v>
+      </c>
+      <c r="E42" s="5">
         <v>292</v>
       </c>
-      <c r="E42" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="5"/>
-      <c r="G42" s="6">
-        <v>45.3</v>
+      <c r="G42" s="8">
+        <v>48.6</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B43" s="23" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="23"/>
       <c r="D43" s="34">
+        <v>1356</v>
+      </c>
+      <c r="E43" s="4">
         <v>1074</v>
       </c>
-      <c r="E43" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F43" s="5"/>
-      <c r="G43" s="6">
-        <v>-1.6</v>
+      <c r="G43" s="8">
+        <v>26.3</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
       <c r="D44" s="35">
+        <v>114</v>
+      </c>
+      <c r="E44" s="5">
         <v>167</v>
       </c>
-      <c r="E44" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="5"/>
-      <c r="G44" s="6">
-        <v>3.7</v>
+      <c r="G44" s="8">
+        <v>-31.7</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="23"/>
       <c r="D45" s="35">
+        <v>9</v>
+      </c>
+      <c r="E45" s="5">
         <v>17</v>
       </c>
-      <c r="E45" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="5"/>
-      <c r="G45" s="6">
-        <v>13.3</v>
+      <c r="G45" s="8">
+        <v>-47.1</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B46" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="23"/>
       <c r="D46" s="35">
+        <v>9</v>
+      </c>
+      <c r="E46" s="5">
         <v>14</v>
       </c>
-      <c r="E46" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="5"/>
-      <c r="G46" s="6">
-        <v>100</v>
+      <c r="G46" s="8">
+        <v>-35.700000000000003</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B47" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="23"/>
       <c r="D47" s="35">
         <v>16</v>
       </c>
       <c r="E47" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F47" s="5"/>
-      <c r="G47" s="6">
-        <v>-5.9</v>
+      <c r="G47" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="34">
+        <v>1360</v>
+      </c>
+      <c r="E48" s="4">
         <v>2071</v>
       </c>
-      <c r="E48" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F48" s="5"/>
-      <c r="G48" s="6">
-        <v>-23.2</v>
+      <c r="G48" s="8">
+        <v>-34.299999999999997</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="23"/>
       <c r="D49" s="35">
+        <v>12</v>
+      </c>
+      <c r="E49" s="5">
         <v>8</v>
       </c>
-      <c r="E49" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="5"/>
-      <c r="G49" s="6">
-        <v>-11.1</v>
+      <c r="G49" s="8">
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B50" s="23" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="23"/>
       <c r="D50" s="35">
+        <v>1</v>
+      </c>
+      <c r="E50" s="5">
         <v>2</v>
       </c>
-      <c r="E50" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F50" s="5"/>
-      <c r="G50" s="6">
-        <v>-77.8</v>
+      <c r="G50" s="8">
+        <v>-50</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B51" s="23" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="23"/>
       <c r="D51" s="35">
+        <v>55</v>
+      </c>
+      <c r="E51" s="5">
         <v>76</v>
       </c>
-      <c r="E51" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="5"/>
-      <c r="G51" s="6">
-        <v>-39.200000000000003</v>
+      <c r="G51" s="8">
+        <v>-27.6</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B52" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C52" s="23"/>
       <c r="D52" s="35">
+        <v>145</v>
+      </c>
+      <c r="E52" s="5">
         <v>302</v>
       </c>
-      <c r="E52" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="5"/>
-      <c r="G52" s="6">
-        <v>-3.2</v>
+      <c r="G52" s="8">
+        <v>-52</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B53" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="23"/>
       <c r="D53" s="35">
+        <v>243</v>
+      </c>
+      <c r="E53" s="5">
         <v>268</v>
       </c>
-      <c r="E53" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="5"/>
-      <c r="G53" s="6">
-        <v>-37.200000000000003</v>
+      <c r="G53" s="8">
+        <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="33"/>
       <c r="C54" s="33"/>
       <c r="D54" s="34">
+        <v>3127</v>
+      </c>
+      <c r="E54" s="4">
         <v>4603</v>
       </c>
-      <c r="E54" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="5"/>
-      <c r="G54" s="6">
-        <v>-30.1</v>
+      <c r="G54" s="8">
+        <v>-32.1</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="23"/>
-      <c r="D55" s="34">
+      <c r="D55" s="35">
+        <v>942</v>
+      </c>
+      <c r="E55" s="4">
         <v>1149</v>
       </c>
-      <c r="E55" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F55" s="5"/>
-      <c r="G55" s="6">
-        <v>-20.399999999999999</v>
+      <c r="G55" s="8">
+        <v>-18</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B56" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="23"/>
       <c r="D56" s="34">
+        <v>1803</v>
+      </c>
+      <c r="E56" s="4">
         <v>3034</v>
       </c>
-      <c r="E56" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="5"/>
-      <c r="G56" s="6">
-        <v>-32.700000000000003</v>
+      <c r="G56" s="8">
+        <v>-40.6</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B57" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="23"/>
       <c r="D57" s="35"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B58" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="23"/>
       <c r="D58" s="35">
+        <v>217</v>
+      </c>
+      <c r="E58" s="5">
         <v>384</v>
       </c>
-      <c r="E58" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="5"/>
-      <c r="G58" s="6">
-        <v>-26.9</v>
+      <c r="G58" s="8">
+        <v>-43.5</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A59" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
-      <c r="D59" s="34">
+      <c r="D59" s="35">
+        <v>872</v>
+      </c>
+      <c r="E59" s="4">
         <v>1424</v>
       </c>
-      <c r="E59" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="5"/>
-      <c r="G59" s="6">
-        <v>-25.8</v>
+      <c r="G59" s="8">
+        <v>-38.799999999999997</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A60" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B60" s="33"/>
       <c r="C60" s="33"/>
-      <c r="D60" s="34">
+      <c r="D60" s="35">
+        <v>292</v>
+      </c>
+      <c r="E60" s="4">
         <v>2086</v>
       </c>
-      <c r="E60" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="5"/>
-      <c r="G60" s="6">
-        <v>227.5</v>
+      <c r="G60" s="8">
+        <v>-86</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A61" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="33"/>
       <c r="C61" s="33"/>
       <c r="D61" s="35">
+        <v>327</v>
+      </c>
+      <c r="E61" s="5">
         <v>560</v>
       </c>
-      <c r="E61" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="5"/>
-      <c r="G61" s="6">
-        <v>-6</v>
+      <c r="G61" s="8">
+        <v>-41.6</v>
       </c>
     </row>
     <row r="62" spans="1:7" s="44" customFormat="1" ht="8.25" x14ac:dyDescent="0.15">
       <c r="A62" s="42" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B62" s="43"/>
       <c r="C62" s="43"/>
-      <c r="D62" s="39"/>
-[...2 lines deleted...]
-      <c r="G62" s="39" t="s">
+      <c r="D62" s="38"/>
+      <c r="E62" s="38"/>
+      <c r="F62" s="38"/>
+      <c r="G62" s="38" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A63" s="45" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D63" s="46"/>
     </row>
     <row r="64" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="40" t="s">
+      <c r="A64" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B64" s="40"/>
-[...4 lines deleted...]
-      <c r="G64" s="40"/>
+      <c r="B64" s="39"/>
+      <c r="C64" s="39"/>
+      <c r="D64" s="39"/>
+      <c r="E64" s="39"/>
+      <c r="F64" s="39"/>
+      <c r="G64" s="39"/>
     </row>
     <row r="65" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="41" t="s">
+      <c r="A65" s="40" t="s">
         <v>79</v>
       </c>
-      <c r="B65" s="40"/>
-[...4 lines deleted...]
-      <c r="G65" s="40"/>
+      <c r="B65" s="39"/>
+      <c r="C65" s="39"/>
+      <c r="D65" s="39"/>
+      <c r="E65" s="39"/>
+      <c r="F65" s="39"/>
+      <c r="G65" s="39"/>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G66" s="17" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="47">
     <mergeCell ref="A59:C59"/>
     <mergeCell ref="A60:C60"/>
     <mergeCell ref="A61:C61"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="A65:G65"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="A54:C54"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B58:C58"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="A48:C48"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="A44:C44"/>
@@ -14138,119 +15221,1157 @@
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A7:C8"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91C278B9-6178-43E5-B576-ACDF90393113}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39FBD69B-3660-4008-BFC1-F1ABD47AA547}">
   <dimension ref="A1:G66"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="27" style="1" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G6" s="17" t="s">
         <v>1</v>
       </c>
     </row>
+    <row r="7" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="20"/>
+      <c r="F7" s="21"/>
+      <c r="G7" s="22" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="23"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="22">
+        <v>2021</v>
+      </c>
+      <c r="E8" s="22">
+        <v>2020</v>
+      </c>
+      <c r="F8" s="24"/>
+      <c r="G8" s="17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="29">
+        <v>24910</v>
+      </c>
+      <c r="E10" s="30">
+        <v>27616</v>
+      </c>
+      <c r="F10" s="31"/>
+      <c r="G10" s="32">
+        <v>-9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="33"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="34">
+        <v>16237</v>
+      </c>
+      <c r="E11" s="4">
+        <v>17882</v>
+      </c>
+      <c r="F11" s="5"/>
+      <c r="G11" s="8">
+        <v>-9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="35">
+        <v>530</v>
+      </c>
+      <c r="E12" s="5">
+        <v>564</v>
+      </c>
+      <c r="F12" s="5"/>
+      <c r="G12" s="8">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="23"/>
+      <c r="D13" s="35">
+        <v>2</v>
+      </c>
+      <c r="E13" s="5">
+        <v>1</v>
+      </c>
+      <c r="F13" s="5"/>
+      <c r="G13" s="8">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B14" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="23"/>
+      <c r="D14" s="35">
+        <v>177</v>
+      </c>
+      <c r="E14" s="5">
+        <v>240</v>
+      </c>
+      <c r="F14" s="5"/>
+      <c r="G14" s="8">
+        <v>-26.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="35">
+        <v>40</v>
+      </c>
+      <c r="E15" s="5">
+        <v>30</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="8">
+        <v>33.299999999999997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="35">
+        <v>137</v>
+      </c>
+      <c r="E16" s="5">
+        <v>210</v>
+      </c>
+      <c r="F16" s="5"/>
+      <c r="G16" s="8">
+        <v>-34.799999999999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B17" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="23"/>
+      <c r="D17" s="35">
+        <v>257</v>
+      </c>
+      <c r="E17" s="5">
+        <v>230</v>
+      </c>
+      <c r="F17" s="5"/>
+      <c r="G17" s="8">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B18" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="23"/>
+      <c r="D18" s="35">
+        <v>2</v>
+      </c>
+      <c r="E18" s="5">
+        <v>2</v>
+      </c>
+      <c r="F18" s="5"/>
+      <c r="G18" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B19" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="23"/>
+      <c r="D19" s="35">
+        <v>75</v>
+      </c>
+      <c r="E19" s="5">
+        <v>78</v>
+      </c>
+      <c r="F19" s="5"/>
+      <c r="G19" s="8">
+        <v>-3.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="34">
+        <v>11919</v>
+      </c>
+      <c r="E20" s="4">
+        <v>12949</v>
+      </c>
+      <c r="F20" s="5"/>
+      <c r="G20" s="8">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="23"/>
+      <c r="D21" s="35">
+        <v>13</v>
+      </c>
+      <c r="E21" s="5">
+        <v>92</v>
+      </c>
+      <c r="F21" s="5"/>
+      <c r="G21" s="8">
+        <v>-85.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B22" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="23"/>
+      <c r="D22" s="34">
+        <v>4932</v>
+      </c>
+      <c r="E22" s="4">
+        <v>5312</v>
+      </c>
+      <c r="F22" s="5"/>
+      <c r="G22" s="8">
+        <v>-7.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="35">
+        <v>58</v>
+      </c>
+      <c r="E23" s="5">
+        <v>53</v>
+      </c>
+      <c r="F23" s="5"/>
+      <c r="G23" s="8">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" s="35">
+        <v>565</v>
+      </c>
+      <c r="E24" s="5">
+        <v>750</v>
+      </c>
+      <c r="F24" s="5"/>
+      <c r="G24" s="8">
+        <v>-24.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C25" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="34">
+        <v>1837</v>
+      </c>
+      <c r="E25" s="4">
+        <v>1722</v>
+      </c>
+      <c r="F25" s="5"/>
+      <c r="G25" s="8">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C26" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" s="35">
+        <v>205</v>
+      </c>
+      <c r="E26" s="5">
+        <v>239</v>
+      </c>
+      <c r="F26" s="5"/>
+      <c r="G26" s="8">
+        <v>-14.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C27" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D27" s="35">
+        <v>401</v>
+      </c>
+      <c r="E27" s="5">
+        <v>516</v>
+      </c>
+      <c r="F27" s="5"/>
+      <c r="G27" s="8">
+        <v>-22.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C28" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="35">
+        <v>85</v>
+      </c>
+      <c r="E28" s="5">
+        <v>106</v>
+      </c>
+      <c r="F28" s="5"/>
+      <c r="G28" s="8">
+        <v>-19.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B29" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="34">
+        <v>1845</v>
+      </c>
+      <c r="E29" s="4">
+        <v>1812</v>
+      </c>
+      <c r="F29" s="5"/>
+      <c r="G29" s="8">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B30" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="23"/>
+      <c r="D30" s="35">
+        <v>119</v>
+      </c>
+      <c r="E30" s="5">
+        <v>146</v>
+      </c>
+      <c r="F30" s="5"/>
+      <c r="G30" s="8">
+        <v>-18.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" s="35">
+        <v>89</v>
+      </c>
+      <c r="E31" s="5">
+        <v>110</v>
+      </c>
+      <c r="F31" s="5"/>
+      <c r="G31" s="8">
+        <v>-19.100000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="C32" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32" s="35">
+        <v>28</v>
+      </c>
+      <c r="E32" s="5">
+        <v>32</v>
+      </c>
+      <c r="F32" s="5"/>
+      <c r="G32" s="8">
+        <v>-12.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B33" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" s="23"/>
+      <c r="D33" s="34">
+        <v>3511</v>
+      </c>
+      <c r="E33" s="4">
+        <v>4003</v>
+      </c>
+      <c r="F33" s="5"/>
+      <c r="G33" s="8">
+        <v>-12.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B34" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C34" s="23"/>
+      <c r="D34" s="35">
+        <v>524</v>
+      </c>
+      <c r="E34" s="5">
+        <v>662</v>
+      </c>
+      <c r="F34" s="5"/>
+      <c r="G34" s="8">
+        <v>-20.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B35" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C35" s="23"/>
+      <c r="D35" s="35">
+        <v>395</v>
+      </c>
+      <c r="E35" s="5">
+        <v>322</v>
+      </c>
+      <c r="F35" s="5"/>
+      <c r="G35" s="8">
+        <v>22.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B36" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="23"/>
+      <c r="D36" s="35">
+        <v>8</v>
+      </c>
+      <c r="E36" s="5">
+        <v>14</v>
+      </c>
+      <c r="F36" s="5"/>
+      <c r="G36" s="8">
+        <v>-42.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B37" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="23"/>
+      <c r="D37" s="35">
+        <v>38</v>
+      </c>
+      <c r="E37" s="5">
+        <v>63</v>
+      </c>
+      <c r="F37" s="5"/>
+      <c r="G37" s="8">
+        <v>-39.700000000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="23"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="34">
+        <v>1550</v>
+      </c>
+      <c r="E38" s="4">
+        <v>1511</v>
+      </c>
+      <c r="F38" s="5"/>
+      <c r="G38" s="8">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="23"/>
+      <c r="D39" s="35">
+        <v>164</v>
+      </c>
+      <c r="E39" s="5">
+        <v>188</v>
+      </c>
+      <c r="F39" s="5"/>
+      <c r="G39" s="8">
+        <v>-12.8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B40" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="23"/>
+      <c r="D40" s="35">
+        <v>17</v>
+      </c>
+      <c r="E40" s="5">
+        <v>23</v>
+      </c>
+      <c r="F40" s="5"/>
+      <c r="G40" s="8">
+        <v>-26.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B41" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" s="23"/>
+      <c r="D41" s="35">
+        <v>3</v>
+      </c>
+      <c r="E41" s="5">
+        <v>5</v>
+      </c>
+      <c r="F41" s="5"/>
+      <c r="G41" s="8">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B42" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="23"/>
+      <c r="D42" s="35">
+        <v>292</v>
+      </c>
+      <c r="E42" s="5">
+        <v>201</v>
+      </c>
+      <c r="F42" s="5"/>
+      <c r="G42" s="8">
+        <v>45.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B43" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="C43" s="23"/>
+      <c r="D43" s="34">
+        <v>1074</v>
+      </c>
+      <c r="E43" s="4">
+        <v>1092</v>
+      </c>
+      <c r="F43" s="5"/>
+      <c r="G43" s="8">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="23"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="35">
+        <v>167</v>
+      </c>
+      <c r="E44" s="5">
+        <v>161</v>
+      </c>
+      <c r="F44" s="5"/>
+      <c r="G44" s="8">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C45" s="23"/>
+      <c r="D45" s="35">
+        <v>17</v>
+      </c>
+      <c r="E45" s="5">
+        <v>15</v>
+      </c>
+      <c r="F45" s="5"/>
+      <c r="G45" s="8">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B46" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C46" s="23"/>
+      <c r="D46" s="35">
+        <v>14</v>
+      </c>
+      <c r="E46" s="5">
+        <v>7</v>
+      </c>
+      <c r="F46" s="5"/>
+      <c r="G46" s="8">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B47" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C47" s="23"/>
+      <c r="D47" s="35">
+        <v>16</v>
+      </c>
+      <c r="E47" s="5">
+        <v>17</v>
+      </c>
+      <c r="F47" s="5"/>
+      <c r="G47" s="8">
+        <v>-5.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B48" s="23"/>
+      <c r="C48" s="23"/>
+      <c r="D48" s="34">
+        <v>2071</v>
+      </c>
+      <c r="E48" s="4">
+        <v>2697</v>
+      </c>
+      <c r="F48" s="5"/>
+      <c r="G48" s="8">
+        <v>-23.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="23"/>
+      <c r="D49" s="35">
+        <v>8</v>
+      </c>
+      <c r="E49" s="5">
+        <v>9</v>
+      </c>
+      <c r="F49" s="5"/>
+      <c r="G49" s="8">
+        <v>-11.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B50" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C50" s="23"/>
+      <c r="D50" s="35">
+        <v>2</v>
+      </c>
+      <c r="E50" s="5">
+        <v>9</v>
+      </c>
+      <c r="F50" s="5"/>
+      <c r="G50" s="8">
+        <v>-77.8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B51" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C51" s="23"/>
+      <c r="D51" s="35">
+        <v>76</v>
+      </c>
+      <c r="E51" s="5">
+        <v>125</v>
+      </c>
+      <c r="F51" s="5"/>
+      <c r="G51" s="8">
+        <v>-39.200000000000003</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B52" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C52" s="23"/>
+      <c r="D52" s="35">
+        <v>302</v>
+      </c>
+      <c r="E52" s="5">
+        <v>312</v>
+      </c>
+      <c r="F52" s="5"/>
+      <c r="G52" s="8">
+        <v>-3.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B53" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="C53" s="23"/>
+      <c r="D53" s="35">
+        <v>268</v>
+      </c>
+      <c r="E53" s="5">
+        <v>427</v>
+      </c>
+      <c r="F53" s="5"/>
+      <c r="G53" s="8">
+        <v>-37.200000000000003</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B54" s="33"/>
+      <c r="C54" s="33"/>
+      <c r="D54" s="34">
+        <v>4603</v>
+      </c>
+      <c r="E54" s="4">
+        <v>6583</v>
+      </c>
+      <c r="F54" s="5"/>
+      <c r="G54" s="8">
+        <v>-30.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C55" s="23"/>
+      <c r="D55" s="34">
+        <v>1149</v>
+      </c>
+      <c r="E55" s="4">
+        <v>1444</v>
+      </c>
+      <c r="F55" s="5"/>
+      <c r="G55" s="8">
+        <v>-20.399999999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B56" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C56" s="23"/>
+      <c r="D56" s="34">
+        <v>3034</v>
+      </c>
+      <c r="E56" s="4">
+        <v>4506</v>
+      </c>
+      <c r="F56" s="5"/>
+      <c r="G56" s="8">
+        <v>-32.700000000000003</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B57" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C57" s="23"/>
+      <c r="D57" s="35"/>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B58" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C58" s="23"/>
+      <c r="D58" s="35">
+        <v>384</v>
+      </c>
+      <c r="E58" s="5">
+        <v>525</v>
+      </c>
+      <c r="F58" s="5"/>
+      <c r="G58" s="8">
+        <v>-26.9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B59" s="33"/>
+      <c r="C59" s="33"/>
+      <c r="D59" s="34">
+        <v>1424</v>
+      </c>
+      <c r="E59" s="4">
+        <v>1918</v>
+      </c>
+      <c r="F59" s="5"/>
+      <c r="G59" s="8">
+        <v>-25.8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B60" s="33"/>
+      <c r="C60" s="33"/>
+      <c r="D60" s="34">
+        <v>2086</v>
+      </c>
+      <c r="E60" s="5">
+        <v>637</v>
+      </c>
+      <c r="F60" s="5"/>
+      <c r="G60" s="8">
+        <v>227.5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" s="33"/>
+      <c r="C61" s="33"/>
+      <c r="D61" s="35">
+        <v>560</v>
+      </c>
+      <c r="E61" s="5">
+        <v>596</v>
+      </c>
+      <c r="F61" s="5"/>
+      <c r="G61" s="8">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" s="44" customFormat="1" ht="8.25" x14ac:dyDescent="0.15">
+      <c r="A62" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B62" s="43"/>
+      <c r="C62" s="43"/>
+      <c r="D62" s="38"/>
+      <c r="E62" s="38"/>
+      <c r="F62" s="38"/>
+      <c r="G62" s="38" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="D63" s="46"/>
+    </row>
+    <row r="64" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B64" s="39"/>
+      <c r="C64" s="39"/>
+      <c r="D64" s="39"/>
+      <c r="E64" s="39"/>
+      <c r="F64" s="39"/>
+      <c r="G64" s="39"/>
+    </row>
+    <row r="65" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="40" t="s">
+        <v>82</v>
+      </c>
+      <c r="B65" s="39"/>
+      <c r="C65" s="39"/>
+      <c r="D65" s="39"/>
+      <c r="E65" s="39"/>
+      <c r="F65" s="39"/>
+      <c r="G65" s="39"/>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G66" s="17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="47">
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="A60:C60"/>
+    <mergeCell ref="A61:C61"/>
+    <mergeCell ref="A64:G64"/>
+    <mergeCell ref="A65:G65"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A7:C8"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:F9"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A12:C12"/>
+  </mergeCells>
+  <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
+Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
+  </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="53" max="16383" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91EB926A-D7DD-4328-AED2-27718BA39F8E}">
+  <dimension ref="A1:G66"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.7109375" style="14" customWidth="1"/>
+    <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="27" style="1" customWidth="1"/>
+    <col min="4" max="5" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="5" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="11.42578125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="15" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="15" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G6" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="D8" s="22">
         <v>2020</v>
       </c>
       <c r="E8" s="22">
         <v>2019</v>
       </c>
       <c r="F8" s="24"/>
       <c r="G8" s="17" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="29">
         <v>27616</v>
       </c>
       <c r="E9" s="30">
         <v>26526</v>
       </c>
       <c r="F9" s="31"/>
       <c r="G9" s="30">
         <v>1090</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34">
         <v>17882</v>
       </c>
       <c r="E10" s="4">
         <v>17325</v>
@@ -14928,62 +17049,62 @@
         <v>306</v>
       </c>
       <c r="F51" s="5"/>
       <c r="G51" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B52" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="23"/>
       <c r="D52" s="35">
         <v>427</v>
       </c>
       <c r="E52" s="5">
         <v>236</v>
       </c>
       <c r="F52" s="5"/>
       <c r="G52" s="5">
         <v>191</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B53" s="23" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C53" s="23"/>
       <c r="D53" s="35" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F53" s="5"/>
       <c r="G53" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="33"/>
       <c r="C54" s="33"/>
       <c r="D54" s="34">
         <v>6583</v>
       </c>
       <c r="E54" s="4">
         <v>6576</v>
       </c>
       <c r="F54" s="5"/>
       <c r="G54" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="23" t="s">
         <v>53</v>
@@ -14996,51 +17117,51 @@
         <v>1602</v>
       </c>
       <c r="F55" s="5"/>
       <c r="G55" s="5">
         <v>-158</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B56" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="23"/>
       <c r="D56" s="34">
         <v>4506</v>
       </c>
       <c r="E56" s="4">
         <v>4339</v>
       </c>
       <c r="F56" s="5"/>
       <c r="G56" s="5">
         <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B57" s="23" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C57" s="23"/>
       <c r="D57" s="35">
         <v>525</v>
       </c>
       <c r="E57" s="5">
         <v>542</v>
       </c>
       <c r="F57" s="5"/>
       <c r="G57" s="5">
         <v>-17</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A58" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="33"/>
       <c r="C58" s="33"/>
       <c r="D58" s="34">
         <v>1918</v>
       </c>
       <c r="E58" s="4">
         <v>1671</v>
       </c>
@@ -15063,103 +17184,103 @@
       </c>
       <c r="F59" s="5"/>
       <c r="G59" s="5">
         <v>251</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A60" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="33"/>
       <c r="C60" s="33"/>
       <c r="D60" s="35">
         <v>596</v>
       </c>
       <c r="E60" s="5">
         <v>568</v>
       </c>
       <c r="F60" s="5"/>
       <c r="G60" s="5">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:7" s="44" customFormat="1" ht="8.25" x14ac:dyDescent="0.15">
       <c r="A61" s="42" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B61" s="43"/>
       <c r="C61" s="43"/>
-      <c r="D61" s="39"/>
-[...2 lines deleted...]
-      <c r="G61" s="39" t="s">
+      <c r="D61" s="38"/>
+      <c r="E61" s="38"/>
+      <c r="F61" s="38"/>
+      <c r="G61" s="38" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A62" s="45" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D62" s="46"/>
     </row>
     <row r="63" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="40" t="s">
+      <c r="A63" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B63" s="40"/>
-[...4 lines deleted...]
-      <c r="G63" s="40"/>
+      <c r="B63" s="39"/>
+      <c r="C63" s="39"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="39"/>
     </row>
     <row r="64" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="41" t="s">
-[...7 lines deleted...]
-      <c r="G64" s="40"/>
+      <c r="A64" s="40" t="s">
+        <v>88</v>
+      </c>
+      <c r="B64" s="39"/>
+      <c r="C64" s="39"/>
+      <c r="D64" s="39"/>
+      <c r="E64" s="39"/>
+      <c r="F64" s="39"/>
+      <c r="G64" s="39"/>
     </row>
     <row r="65" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="41" t="s">
-[...7 lines deleted...]
-      <c r="G65" s="40"/>
+      <c r="A65" s="40" t="s">
+        <v>89</v>
+      </c>
+      <c r="B65" s="39"/>
+      <c r="C65" s="39"/>
+      <c r="D65" s="39"/>
+      <c r="E65" s="39"/>
+      <c r="F65" s="39"/>
+      <c r="G65" s="39"/>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G66" s="17" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
     <mergeCell ref="A58:C58"/>
     <mergeCell ref="A59:C59"/>
     <mergeCell ref="A60:C60"/>
     <mergeCell ref="A63:G63"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="A65:G65"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="A54:C54"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="A47:C47"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
@@ -15182,126 +17303,126 @@
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B2FB5B9-BF57-410B-80FE-B1CF8D1151C9}">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE45C93E-E7F9-46C0-B94B-67793530784D}">
   <dimension ref="A1:G65"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="27" style="1" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G6" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A7" s="37" t="s">
-[...3 lines deleted...]
-      <c r="C7" s="37"/>
+      <c r="A7" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="36"/>
+      <c r="C7" s="36"/>
       <c r="D7" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="25"/>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="22">
         <v>2019</v>
       </c>
       <c r="E8" s="22">
         <v>2018</v>
       </c>
       <c r="F8" s="24"/>
       <c r="G8" s="17" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A9" s="37" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="37"/>
+      <c r="A9" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
       <c r="D9" s="29">
         <v>26526</v>
       </c>
       <c r="E9" s="30">
         <v>24587</v>
       </c>
       <c r="F9" s="31"/>
       <c r="G9" s="30">
         <v>1939</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="47" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="34">
         <v>17325</v>
       </c>
       <c r="E10" s="4">
         <v>16020</v>
       </c>
       <c r="F10" s="5"/>
       <c r="G10" s="4">
@@ -15976,62 +18097,62 @@
         <v>207</v>
       </c>
       <c r="F51" s="5"/>
       <c r="G51" s="5">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B52" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="23"/>
       <c r="D52" s="35">
         <v>236</v>
       </c>
       <c r="E52" s="5">
         <v>245</v>
       </c>
       <c r="F52" s="5"/>
       <c r="G52" s="5">
         <v>-9</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B53" s="23" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C53" s="23"/>
       <c r="D53" s="35" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E53" s="5">
         <v>59</v>
       </c>
       <c r="F53" s="5"/>
       <c r="G53" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="47" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="47"/>
       <c r="C54" s="47"/>
       <c r="D54" s="34">
         <v>6576</v>
       </c>
       <c r="E54" s="4">
         <v>6362</v>
       </c>
       <c r="F54" s="5"/>
       <c r="G54" s="5">
         <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>53</v>
@@ -16044,51 +18165,51 @@
         <v>1494</v>
       </c>
       <c r="F55" s="5"/>
       <c r="G55" s="5">
         <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B56" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="14"/>
       <c r="D56" s="34">
         <v>4339</v>
       </c>
       <c r="E56" s="4">
         <v>4304</v>
       </c>
       <c r="F56" s="5"/>
       <c r="G56" s="5">
         <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B57" s="14" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C57" s="14"/>
       <c r="D57" s="35">
         <v>542</v>
       </c>
       <c r="E57" s="5">
         <v>470</v>
       </c>
       <c r="F57" s="5"/>
       <c r="G57" s="5">
         <v>72</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A58" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="47"/>
       <c r="C58" s="47"/>
       <c r="D58" s="34">
         <v>1671</v>
       </c>
       <c r="E58" s="4">
         <v>1280</v>
       </c>
@@ -16110,96 +18231,96 @@
         <v>327</v>
       </c>
       <c r="F59" s="5"/>
       <c r="G59" s="5">
         <v>59</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A60" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="47"/>
       <c r="C60" s="47"/>
       <c r="D60" s="35">
         <v>568</v>
       </c>
       <c r="E60" s="5">
         <v>598</v>
       </c>
       <c r="F60" s="5"/>
       <c r="G60" s="5">
         <v>-30</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A61" s="37"/>
-[...5 lines deleted...]
-      <c r="G61" s="39" t="s">
+      <c r="A61" s="36"/>
+      <c r="B61" s="37"/>
+      <c r="C61" s="37"/>
+      <c r="D61" s="37"/>
+      <c r="E61" s="37"/>
+      <c r="F61" s="37"/>
+      <c r="G61" s="38" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="40" t="s">
+      <c r="A62" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B62" s="40"/>
-[...4 lines deleted...]
-      <c r="G62" s="40"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
     </row>
     <row r="63" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="41" t="s">
-[...7 lines deleted...]
-      <c r="G63" s="40"/>
+      <c r="A63" s="40" t="s">
+        <v>92</v>
+      </c>
+      <c r="B63" s="39"/>
+      <c r="C63" s="39"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="39"/>
     </row>
     <row r="64" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="41" t="s">
-[...7 lines deleted...]
-      <c r="G64" s="40"/>
+      <c r="A64" s="40" t="s">
+        <v>93</v>
+      </c>
+      <c r="B64" s="39"/>
+      <c r="C64" s="39"/>
+      <c r="D64" s="39"/>
+      <c r="E64" s="39"/>
+      <c r="F64" s="39"/>
+      <c r="G64" s="39"/>
     </row>
     <row r="65" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G65" s="17" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="A63:G63"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="A62:G62"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="A47:C47"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B29:C29"/>
@@ -16212,132 +18333,132 @@
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DF89F97-0C83-4FF7-8382-A2E41BEA2618}">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5719F6FE-1BF5-494D-AC94-01E746197453}">
   <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="14" customWidth="1"/>
     <col min="3" max="3" width="27" style="14" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:7" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G6" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A7" s="37" t="s">
-[...3 lines deleted...]
-      <c r="C7" s="37"/>
+      <c r="A7" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="36"/>
+      <c r="C7" s="36"/>
       <c r="D7" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="25"/>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="48">
         <v>2018</v>
       </c>
       <c r="E8" s="48">
         <v>2017</v>
       </c>
       <c r="F8" s="28"/>
       <c r="G8" s="27" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A9" s="37" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="37"/>
+      <c r="A9" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
       <c r="D9" s="29">
         <v>24587</v>
       </c>
       <c r="E9" s="30">
         <v>23265</v>
       </c>
       <c r="F9" s="31"/>
       <c r="G9" s="30">
         <v>1322</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="47" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="34">
         <v>16020</v>
       </c>
       <c r="E10" s="4">
         <v>14625</v>
       </c>
       <c r="F10" s="5"/>
       <c r="G10" s="4">
@@ -16798,51 +18919,51 @@
       <c r="B40" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D40" s="35">
         <v>6</v>
       </c>
       <c r="E40" s="5">
         <v>3</v>
       </c>
       <c r="F40" s="5"/>
       <c r="G40" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B41" s="14" t="s">
         <v>40</v>
       </c>
       <c r="D41" s="35">
         <v>154</v>
       </c>
       <c r="E41" s="5">
         <v>139</v>
       </c>
       <c r="F41" s="49" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G41" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B42" s="14" t="s">
         <v>41</v>
       </c>
       <c r="D42" s="35">
         <v>922</v>
       </c>
       <c r="E42" s="5">
         <v>889</v>
       </c>
       <c r="F42" s="5"/>
       <c r="G42" s="5">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D43" s="35">
@@ -16977,51 +19098,51 @@
       <c r="E51" s="5">
         <v>201</v>
       </c>
       <c r="F51" s="5"/>
       <c r="G51" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B52" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D52" s="35">
         <v>245</v>
       </c>
       <c r="E52" s="5">
         <v>226</v>
       </c>
       <c r="F52" s="5"/>
       <c r="G52" s="5">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B53" s="14" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D53" s="35">
         <v>59</v>
       </c>
       <c r="E53" s="5">
         <v>54</v>
       </c>
       <c r="F53" s="5"/>
       <c r="G53" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="47" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="47"/>
       <c r="C54" s="47"/>
       <c r="D54" s="34">
         <v>6362</v>
       </c>
       <c r="E54" s="4">
         <v>6437</v>
       </c>
       <c r="F54" s="5"/>
@@ -17042,51 +19163,51 @@
       <c r="E55" s="4">
         <v>1762</v>
       </c>
       <c r="F55" s="5"/>
       <c r="G55" s="5">
         <v>-268</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B56" s="14" t="s">
         <v>54</v>
       </c>
       <c r="D56" s="34">
         <v>4304</v>
       </c>
       <c r="E56" s="4">
         <v>4058</v>
       </c>
       <c r="F56" s="5"/>
       <c r="G56" s="5">
         <v>246</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B57" s="14" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D57" s="35">
         <v>470</v>
       </c>
       <c r="E57" s="5">
         <v>520</v>
       </c>
       <c r="F57" s="5"/>
       <c r="G57" s="5">
         <v>-50</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A58" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="47"/>
       <c r="C58" s="47"/>
       <c r="D58" s="34">
         <v>1280</v>
       </c>
       <c r="E58" s="4">
         <v>1280</v>
       </c>
       <c r="F58" s="5"/>
@@ -17107,189 +19228,189 @@
         <v>339</v>
       </c>
       <c r="F59" s="5"/>
       <c r="G59" s="5">
         <v>-12</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A60" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="47"/>
       <c r="C60" s="47"/>
       <c r="D60" s="35">
         <v>598</v>
       </c>
       <c r="E60" s="5">
         <v>584</v>
       </c>
       <c r="F60" s="5"/>
       <c r="G60" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A61" s="37"/>
-[...5 lines deleted...]
-      <c r="G61" s="39" t="s">
+      <c r="A61" s="36"/>
+      <c r="B61" s="36"/>
+      <c r="C61" s="36"/>
+      <c r="D61" s="37"/>
+      <c r="E61" s="37"/>
+      <c r="F61" s="37"/>
+      <c r="G61" s="38" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="40" t="s">
+      <c r="A62" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B62" s="40"/>
-[...4 lines deleted...]
-      <c r="G62" s="40"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A63" s="41" t="s">
-[...7 lines deleted...]
-      <c r="G63" s="40"/>
+      <c r="A63" s="40" t="s">
+        <v>98</v>
+      </c>
+      <c r="B63" s="40"/>
+      <c r="C63" s="40"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="39"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G64" s="17" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A62:G62"/>
     <mergeCell ref="A63:G63"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1CED1A9-3363-477A-AA39-4DB0C159BDF0}">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A80BA2B-51AA-4125-B290-538F5FFFE94F}">
   <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="14" customWidth="1"/>
     <col min="3" max="3" width="27" style="14" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:7" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G6" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A7" s="37" t="s">
-[...3 lines deleted...]
-      <c r="C7" s="37"/>
+      <c r="A7" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="36"/>
+      <c r="C7" s="36"/>
       <c r="D7" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="21"/>
       <c r="F7" s="50"/>
       <c r="G7" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="25"/>
       <c r="B8" s="25"/>
       <c r="C8" s="25"/>
       <c r="D8" s="48">
         <v>2017</v>
       </c>
       <c r="E8" s="48">
         <v>2016</v>
       </c>
       <c r="F8" s="27"/>
       <c r="G8" s="27" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A9" s="37" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="37"/>
+      <c r="A9" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
       <c r="D9" s="29">
         <v>23265</v>
       </c>
       <c r="E9" s="30">
         <v>25213</v>
       </c>
       <c r="F9" s="30"/>
       <c r="G9" s="30">
         <v>-1948</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="47" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="34">
         <v>14625</v>
       </c>
       <c r="E10" s="4">
         <v>16463</v>
       </c>
       <c r="F10" s="4"/>
       <c r="G10" s="4">
@@ -17927,51 +20048,51 @@
       <c r="E51" s="5">
         <v>194</v>
       </c>
       <c r="F51" s="5"/>
       <c r="G51" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B52" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D52" s="35">
         <v>226</v>
       </c>
       <c r="E52" s="5">
         <v>254</v>
       </c>
       <c r="F52" s="5"/>
       <c r="G52" s="5">
         <v>-28</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B53" s="14" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D53" s="35">
         <v>54</v>
       </c>
       <c r="E53" s="5">
         <v>64</v>
       </c>
       <c r="F53" s="5"/>
       <c r="G53" s="5">
         <v>-10</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="47" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="47"/>
       <c r="C54" s="47"/>
       <c r="D54" s="34">
         <v>6437</v>
       </c>
       <c r="E54" s="4">
         <v>6969</v>
       </c>
       <c r="F54" s="4"/>
@@ -17992,51 +20113,51 @@
       <c r="E55" s="4">
         <v>2232</v>
       </c>
       <c r="F55" s="4"/>
       <c r="G55" s="5">
         <v>-470</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B56" s="14" t="s">
         <v>54</v>
       </c>
       <c r="D56" s="34">
         <v>4058</v>
       </c>
       <c r="E56" s="4">
         <v>4217</v>
       </c>
       <c r="F56" s="4"/>
       <c r="G56" s="5">
         <v>-159</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
       <c r="B57" s="14" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D57" s="35">
         <v>520</v>
       </c>
       <c r="E57" s="5">
         <v>455</v>
       </c>
       <c r="F57" s="5"/>
       <c r="G57" s="5">
         <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A58" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="47"/>
       <c r="C58" s="47"/>
       <c r="D58" s="34">
         <v>1280</v>
       </c>
       <c r="E58" s="4">
         <v>1014</v>
       </c>
       <c r="F58" s="4"/>
@@ -18057,1108 +20178,162 @@
         <v>253</v>
       </c>
       <c r="F59" s="5"/>
       <c r="G59" s="5">
         <v>86</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A60" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="47"/>
       <c r="C60" s="47"/>
       <c r="D60" s="35">
         <v>584</v>
       </c>
       <c r="E60" s="5">
         <v>514</v>
       </c>
       <c r="F60" s="5"/>
       <c r="G60" s="5">
         <v>70</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A61" s="37"/>
-[...5 lines deleted...]
-      <c r="G61" s="39" t="s">
+      <c r="A61" s="36"/>
+      <c r="B61" s="36"/>
+      <c r="C61" s="36"/>
+      <c r="D61" s="37"/>
+      <c r="E61" s="37"/>
+      <c r="F61" s="37"/>
+      <c r="G61" s="38" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="40" t="s">
+      <c r="A62" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="B62" s="40"/>
-[...4 lines deleted...]
-      <c r="G62" s="40"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A63" s="41" t="s">
-[...104 lines deleted...]
-      <c r="G8" s="54" t="s">
+      <c r="A63" s="40" t="s">
         <v>101</v>
       </c>
-    </row>
-[...847 lines deleted...]
-      <c r="G63" s="41"/>
+      <c r="B63" s="40"/>
+      <c r="C63" s="40"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="39"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G64" s="17" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A62:G62"/>
     <mergeCell ref="A63:G63"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.23622047244094491" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7a14e525-c421-4262-8081-b622dce32f5d}" enabled="1" method="Privileged" siteId="{815d4e96-e3a0-41eb-9183-2fea315f3277}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="30" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2013</vt:lpstr>
       <vt:lpstr>2012</vt:lpstr>
       <vt:lpstr>2011</vt:lpstr>
       <vt:lpstr>2010</vt:lpstr>
       <vt:lpstr>'2010'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2011'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2012'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2013'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2014'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2015'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2016'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2017'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2018'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2019'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2020'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2021'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2022'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2023'!Drucktitel</vt:lpstr>
       <vt:lpstr>'2024'!Drucktitel</vt:lpstr>
+      <vt:lpstr>'2025'!Drucktitel</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Soom Andreas, PRD AUSTA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>