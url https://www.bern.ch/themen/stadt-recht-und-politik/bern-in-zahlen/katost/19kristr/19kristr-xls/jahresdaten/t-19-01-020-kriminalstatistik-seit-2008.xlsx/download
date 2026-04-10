--- v0 (2025-10-08)
+++ v1 (2026-04-10)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\6_Statistik\A_Arbeitsraum\Excel Tabellen\JB 2024 Excel Tabellen\2024 19 Excel Tabellen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\6_Statistik\A_Arbeitsraum\Excel Tabellen\JB 2025 Excel Tabellen\2025 19 Excel Tabellen\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24990" windowHeight="15600" xr2:uid="{90BF26C1-4116-42CA-BF19-59EF9E2783CC}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24990" windowHeight="15600" xr2:uid="{72BB7FE1-CE9F-4EBC-AD53-C32E8B6D446B}"/>
   </bookViews>
   <sheets>
     <sheet name="seit 2008" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="50">
   <si>
     <t>Kriminalstatistik seit 2008</t>
   </si>
   <si>
     <t>Stadt Bern</t>
   </si>
   <si>
     <t>T 19.01.020</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Straf-</t>
   </si>
   <si>
     <t>taten</t>
   </si>
   <si>
     <t>Straftaten gegen</t>
   </si>
   <si>
     <t>Strafgesetzbuch (StGB)</t>
   </si>
   <si>
@@ -127,50 +127,53 @@
     <t>2016</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
   <si>
     <t>Betäu-</t>
   </si>
   <si>
     <t>Ausländer-</t>
   </si>
   <si>
     <t>Bundes-</t>
   </si>
   <si>
     <t>kantonale</t>
   </si>
   <si>
     <t>StGB</t>
   </si>
   <si>
     <t>bungsmit-</t>
   </si>
   <si>
     <t>gesetz</t>
   </si>
   <si>
     <t>neben-</t>
   </si>
@@ -405,51 +408,51 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>436500</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>86475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Grafik 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBC823EF-EEA7-2193-D7C3-BD38405B3988}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F364BB45-18C5-7448-EF5F-6713AB3B85CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="6037200" cy="1162800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -760,52 +763,52 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CECD385-5165-4ADD-A509-61D2558B0B88}">
-  <dimension ref="A1:N29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{099FC439-9561-4370-A127-B8BF82C1AE54}">
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6" style="10" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.85546875" style="1" customWidth="1"/>
     <col min="7" max="9" width="7.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="14" width="7.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="84.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:14" ht="30.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:14" s="6" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>0</v>
       </c>
@@ -874,143 +877,143 @@
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="15"/>
       <c r="B7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="17"/>
       <c r="D7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K7" s="14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L7" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M7" s="14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N7" s="14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="15"/>
       <c r="B8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18" t="s">
         <v>8</v>
       </c>
       <c r="K8" s="18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L8" s="16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M8" s="18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N8" s="18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="15"/>
       <c r="B9" s="16"/>
       <c r="C9" s="17"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J9" s="12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K9" s="18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="M9" s="18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N9" s="18"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="15"/>
       <c r="B10" s="16"/>
       <c r="C10" s="18"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J10" s="19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K10" s="18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L10" s="16"/>
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="21">
         <v>25700</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="21">
         <v>19485</v>
       </c>
       <c r="E11" s="22"/>
       <c r="F11" s="22">
         <v>706</v>
       </c>
       <c r="G11" s="21">
         <v>15526</v>
       </c>
       <c r="H11" s="21">
         <v>1904</v>
@@ -1653,81 +1656,121 @@
         <v>17901</v>
       </c>
       <c r="H27" s="4">
         <v>3149</v>
       </c>
       <c r="I27" s="5">
         <v>219</v>
       </c>
       <c r="J27" s="4">
         <v>2181</v>
       </c>
       <c r="K27" s="4">
         <v>3926</v>
       </c>
       <c r="L27" s="4">
         <v>2715</v>
       </c>
       <c r="M27" s="5">
         <v>480</v>
       </c>
       <c r="N27" s="5">
         <v>544</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A28" s="20"/>
-[...12 lines deleted...]
-      <c r="N28" s="31" t="s">
+      <c r="A28" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="4">
+        <v>28808</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="4">
+        <v>21357</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5">
+        <v>574</v>
+      </c>
+      <c r="G28" s="4">
+        <v>15054</v>
+      </c>
+      <c r="H28" s="4">
+        <v>3350</v>
+      </c>
+      <c r="I28" s="5">
+        <v>336</v>
+      </c>
+      <c r="J28" s="4">
+        <v>2043</v>
+      </c>
+      <c r="K28" s="4">
+        <v>3333</v>
+      </c>
+      <c r="L28" s="4">
+        <v>3179</v>
+      </c>
+      <c r="M28" s="5">
+        <v>418</v>
+      </c>
+      <c r="N28" s="5">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A29" s="20"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="30"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="30"/>
+      <c r="J29" s="30"/>
+      <c r="K29" s="30"/>
+      <c r="L29" s="30"/>
+      <c r="M29" s="30"/>
+      <c r="N29" s="31" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="N29" s="3" t="s">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="3" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A6:A10"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="C8:C9"/>
   </mergeCells>
   <pageMargins left="0.55118110236220497" right="0.27559055118110198" top="0.23622047244094502" bottom="0.78740157480314998" header="0.31496062992126" footer="0.35433070866141703"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8Abteilung Aussenbeziehungen und Statistik (Austa), Junkerngasse 47, Postfach, 3000 Bern 8
 Telefon 031 321 75 31, statistik@bern.ch, www.bern.ch/statistik&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7a14e525-c421-4262-8081-b622dce32f5d}" enabled="1" method="Privileged" siteId="{815d4e96-e3a0-41eb-9183-2fea315f3277}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 